--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -230,114 +230,90 @@
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>3924/MD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of MALIOR Water Supply Scheme at HarishchandrapurII Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation</t>
   </si>
   <si>
     <t>ORD/000066/2023-2024</t>
   </si>
   <si>
     <t>2021/MD</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
-    <t>17/05/2024</t>
+    <t>31/12/2025</t>
   </si>
   <si>
     <t>JAHANGIR ALAM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Malior Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013022)</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000242/2023-2024</t>
   </si>
   <si>
     <t>2259/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>NIRMAN.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000736/2024-2025</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>15/11/2025</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda. (3rd Call).</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>2420/MD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -741,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1557,188 +1533,125 @@
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="P14" s="4">
-        <v>0.9</v>
+        <v>27.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>696.21</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>