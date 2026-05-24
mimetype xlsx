--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,92 @@
     <t>ORD/000736/2024-2025</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda. (3rd Call).</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>2420/MD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000183/2024-2025</t>
+  </si>
+  <si>
+    <t>2958/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Talsur, Sadlichak, Dakhin Bhakuria, Malior, Harishchandrapur Zone-I PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000961/2024-2025</t>
+  </si>
+  <si>
+    <t>650/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -939,54 +981,54 @@
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>9.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1002,54 +1044,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>10.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.79</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1063,54 +1105,54 @@
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4">
         <v>3004390586</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>4.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1124,54 +1166,54 @@
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4">
         <v>3004390575</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>4.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1368,54 +1410,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>509.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>193.36</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>37.95</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1431,54 +1473,54 @@
       <c r="I12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>26.34</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>17.93</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>68.05</v>
       </c>
       <c r="S12" s="4">
         <v>83</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1571,87 +1613,213 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P14" s="4">
         <v>27.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>7.24</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>704.35</v>
+      </c>
+      <c r="P17" s="8">
+        <v>238.96</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>33.93</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>