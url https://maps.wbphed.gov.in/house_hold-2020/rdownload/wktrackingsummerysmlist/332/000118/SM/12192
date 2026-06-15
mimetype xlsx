--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -272,105 +272,105 @@
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>NIRMAN.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000736/2024-2025</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000183/2024-2025</t>
+  </si>
+  <si>
+    <t>2958/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Talsur, Sadlichak, Dakhin Bhakuria, Malior, Harishchandrapur Zone-I PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000961/2024-2025</t>
+  </si>
+  <si>
+    <t>650/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at Head Work site of Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda. (3rd Call).</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>2420/MD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>11/07/2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1593,189 +1593,189 @@
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>27.3</v>
+        <v>7.24</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>7.24</v>
+        <v>0.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="P16" s="4">
-        <v>0.9</v>
+        <v>27.3</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>704.35</v>