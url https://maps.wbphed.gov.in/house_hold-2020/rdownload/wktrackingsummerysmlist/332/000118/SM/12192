--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,285 +92,285 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Harischandrapur-II</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>MALIOR PWSS</t>
   </si>
   <si>
     <t>SM/12192</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of MALIOR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000372/2022-2023</t>
+  </si>
+  <si>
+    <t>2700/MD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>SAUDAGAR (INDIA)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2022-2023</t>
   </si>
   <si>
     <t>3050/MD</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of MALIOR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>SAUDAGAR (INDIA)</t>
+    <t>Formal work order for the work of Implementation of MALIOR Water Supply Scheme at HarishchandrapurII Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000066/2023-2024</t>
+  </si>
+  <si>
+    <t>2021/MD</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>JAHANGIR ALAM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Malior Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013022)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000242/2023-2024</t>
+  </si>
+  <si>
+    <t>2259/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>NIRMAN.</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 150 Mtr. Deep Big dia Tube well (1 No) at MALIOR Water Supply Scheme under Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000604/2022-2023</t>
   </si>
   <si>
     <t>922/MD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No.I of Malior PWSS, Bhaluka C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001522/2023-2024</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No.II of Malior PWSS, Bhaluka C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001521/2023-2024</t>
   </si>
   <si>
-    <t>15/09/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000014/2023-2024</t>
   </si>
   <si>
     <t>1618/MD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 70m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Malior Water Supply Scheme of Harishchandrapur-II Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000319/2024-2025</t>
   </si>
   <si>
     <t>3967/MD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>SUBHAS CHANDRA KESHARI</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000183/2024-2025</t>
+  </si>
+  <si>
+    <t>2958/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>3924/MD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of MALIOR Water Supply Scheme at HarishchandrapurII Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...40 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000736/2024-2025</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at 2nd Tube Well site of Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...14 lines deleted...]
-    <t>M/S MAA TARA ENTERPRISE</t>
+    <t>Construction of Boundary Wall at Head Work site of Malior Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda. (3rd Call).</t>
+  </si>
+  <si>
+    <t>ORD/000012/2025-2026</t>
+  </si>
+  <si>
+    <t>2420/MD</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Talsur, Sadlichak, Dakhin Bhakuria, Malior, Harishchandrapur Zone-I PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000961/2024-2025</t>
   </si>
   <si>
     <t>650/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>11/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -899,883 +899,883 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>25.1</v>
+        <v>9.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>9.2</v>
+        <v>25.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.2</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>10.13</v>
+        <v>509.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.01</v>
+        <v>193.36</v>
       </c>
       <c r="R5" s="4">
-        <v>98.79</v>
+        <v>37.95</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>3004390586</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.33</v>
+        <v>26.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.33</v>
+        <v>17.93</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>68.05</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>3004390575</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>4.14</v>
+        <v>10.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.14</v>
+        <v>10.01</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>98.79</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>62</v>
+      </c>
+      <c r="L8" s="4">
+        <v>3004390575</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>17.18</v>
+        <v>4.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>67</v>
+      </c>
+      <c r="L9" s="4">
+        <v>3004390586</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>30.15</v>
+        <v>4.33</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>4.07</v>
+        <v>17.18</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>509.49</v>
+        <v>30.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>193.36</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>37.95</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>26.34</v>
+        <v>7.24</v>
       </c>
       <c r="Q12" s="4">
-        <v>17.93</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>68.05</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="P13" s="4">
-        <v>28.77</v>
+        <v>4.07</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L14" s="4" t="s">
         <v>88</v>
+      </c>
+      <c r="L14" s="4">
+        <v>55</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>7.24</v>
+        <v>28.77</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="P15" s="4">
-        <v>0.9</v>
+        <v>27.3</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>27.3</v>
+        <v>0.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>704.35</v>