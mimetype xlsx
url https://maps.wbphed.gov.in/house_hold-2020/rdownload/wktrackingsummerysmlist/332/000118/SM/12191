--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -191,150 +191,111 @@
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Betahal Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation</t>
   </si>
   <si>
     <t>ORD/000313/2024-2025</t>
   </si>
   <si>
     <t>3953/MD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>M/S ALISA CONSTRUCTIION</t>
   </si>
   <si>
-    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at NODE POINT 246 TO 293 (DISTRIBUTION SYSTEM) between Kumedpur Station (KDPR) to Dilli Dewanganj Station (DVJ) for BETAHAL and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000125/2023-2024</t>
   </si>
   <si>
     <t>95/MD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>RTOR000003/2024-2025</t>
   </si>
   <si>
     <t>3916/MD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>New service connection at Bethal PWSS T/W NO II Under EE/MLMD PHE DTE DIST. Malda.( Harishchandrapur c c c)</t>
   </si>
   <si>
     <t>BILL/00756/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-202</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of BETAHAL Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...13 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sahara Bahara Mouza of Betahal Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000735/2024-2025</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>M I CONSTRUCTION</t>
   </si>
   <si>
-    <t>Erection of Property board related to Jal Jeevan Mission works of Sahapur, Betahal, Bejpura, Doulatpur, Talbangrua, Uttar Bhakuria PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...20 lines deleted...]
-    <t>M/S SABANA CONSTRUCTION</t>
+    <t>Laying of Distribution of UPVC Pipeline of BETAHAL Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000928/2023-2024</t>
+  </si>
+  <si>
+    <t>545/MD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1168,494 +1129,368 @@
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>23.18</v>
+        <v>7.39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>7.39</v>
+        <v>0.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>0.86</v>
+        <v>8.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4">
+        <v>54</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>8.73</v>
+        <v>7.44</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>227.07</v>
+        <v>88.28</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...20 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>176.53</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>