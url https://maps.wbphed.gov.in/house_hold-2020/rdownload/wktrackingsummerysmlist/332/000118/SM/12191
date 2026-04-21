--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -847,54 +847,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -908,54 +908,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4">
         <v>3004232800</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>4.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1430,54 +1430,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>176.53</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>14.14</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>8.01</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>