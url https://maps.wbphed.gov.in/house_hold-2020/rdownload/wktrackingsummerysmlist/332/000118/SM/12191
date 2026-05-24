--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,74 @@
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>M I CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of Distribution of UPVC Pipeline of BETAHAL Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000928/2023-2024</t>
   </si>
   <si>
     <t>545/MD</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>FUTURE</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Sahapur, Betahal, Bejpura, Doulatpur, Talbangrua, Uttar Bhakuria PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000960/2024-2025</t>
+  </si>
+  <si>
+    <t>649/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1396,101 +1420,164 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>88.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>61.94</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>70.16</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>177.43</v>
+      </c>
+      <c r="P14" s="8">
+        <v>76.08</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>42.88</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>