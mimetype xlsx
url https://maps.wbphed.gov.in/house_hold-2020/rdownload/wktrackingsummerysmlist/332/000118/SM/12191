--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,101 @@
     <t>FUTURE</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Sahapur, Betahal, Bejpura, Doulatpur, Talbangrua, Uttar Bhakuria PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000960/2024-2025</t>
   </si>
   <si>
     <t>649/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II and making compound lighting arrangement at T/W no. I of Bethal Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013024)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000026/2023-2024</t>
+  </si>
+  <si>
+    <t>784/MLMD</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>DEBAPRIYA SAHA</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of BETAHAL Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000294/2023-2024</t>
+  </si>
+  <si>
+    <t>2829/MD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at NODE POINT 246 TO 293 (DISTRIBUTION SYSTEM) between Kumedpur Station (KDPR) to Dilli Dewanganj Station (DVJ) for BETAHAL and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2024-2025</t>
+  </si>
+  <si>
+    <t>4990/MD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>RAY CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1497,87 +1548,276 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>0.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>26.72</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>18.98</v>
+      </c>
+      <c r="R14" s="4">
+        <v>71.02</v>
+      </c>
+      <c r="S14" s="4">
+        <v>84</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P15" s="4">
+        <v>227.07</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>103.97</v>
+      </c>
+      <c r="R15" s="4">
+        <v>45.79</v>
+      </c>
+      <c r="S15" s="4">
+        <v>75</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="4">
+        <v>23.18</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>454.4</v>
+      </c>
+      <c r="P17" s="8">
+        <v>199.03</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>43.8</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>