--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -116,261 +116,261 @@
   <si>
     <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of BETAHAL Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000373/2022-2023</t>
   </si>
   <si>
     <t>2701/MD</t>
   </si>
   <si>
     <t>17/11/2022</t>
   </si>
   <si>
     <t>17/12/2022</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II and making compound lighting arrangement at T/W no. I of Bethal Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013024)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000026/2023-2024</t>
+  </si>
+  <si>
+    <t>784/MLMD</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>DEBAPRIYA SAHA</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Betahal PWSS, Harishchandrapur C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000093/2023-2024</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>15/08/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of BETAHAL Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000294/2023-2024</t>
+  </si>
+  <si>
+    <t>2829/MD</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>M/S ALISA CONSTRUCTIION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000087/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
-    <t>27/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Betahal Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000298/2024-2025</t>
   </si>
   <si>
     <t>3444/MD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>25/08/2024</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Betahal Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Susanta Pal, JE_Deputation</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000313/2024-2025</t>
   </si>
   <si>
     <t>3953/MD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
-    <t>M/S ALISA CONSTRUCTIION</t>
+    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at NODE POINT 246 TO 293 (DISTRIBUTION SYSTEM) between Kumedpur Station (KDPR) to Dilli Dewanganj Station (DVJ) for BETAHAL and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2024-2025</t>
+  </si>
+  <si>
+    <t>4990/MD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>RAY CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Laying of Distribution of UPVC Pipeline of BETAHAL Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000928/2023-2024</t>
+  </si>
+  <si>
+    <t>545/MD</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
   </si>
   <si>
     <t>RTOR000125/2023-2024</t>
   </si>
   <si>
     <t>95/MD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>RTOR000003/2024-2025</t>
   </si>
   <si>
     <t>3916/MD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>New service connection at Bethal PWSS T/W NO II Under EE/MLMD PHE DTE DIST. Malda.( Harishchandrapur c c c)</t>
   </si>
   <si>
     <t>BILL/00756/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-202</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sahara Bahara Mouza of Betahal Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000735/2024-2025</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>M I CONSTRUCTION</t>
   </si>
   <si>
-    <t>Laying of Distribution of UPVC Pipeline of BETAHAL Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...16 lines deleted...]
-  <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Sahapur, Betahal, Bejpura, Doulatpur, Talbangrua, Uttar Bhakuria PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000960/2024-2025</t>
   </si>
   <si>
     <t>649/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
-  </si>
-[...49 lines deleted...]
-    <t>RAY CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -963,817 +963,817 @@
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>3004232800</v>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>4.96</v>
+        <v>26.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.96</v>
+        <v>18.98</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>71.02</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4">
+        <v>3004232800</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>23.84</v>
+        <v>4.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>18.55</v>
+        <v>227.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>103.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.79</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7.26</v>
+        <v>23.84</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>7.39</v>
+        <v>18.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>0.86</v>
+        <v>7.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>8.73</v>
+        <v>23.18</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>7.44</v>
+        <v>88.28</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>61.94</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>70.16</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="P12" s="4">
-        <v>88.28</v>
+        <v>7.39</v>
       </c>
       <c r="Q12" s="4">
-        <v>61.94</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>70.16</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="P13" s="4">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J14" s="13" t="s">
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="P14" s="4">
-        <v>26.72</v>
+        <v>8.73</v>
       </c>
       <c r="Q14" s="4">
-        <v>18.98</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>71.02</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4">
+        <v>54</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>227.07</v>
+        <v>7.44</v>
       </c>
       <c r="Q15" s="4">
-        <v>103.97</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>45.79</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J16" s="13" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>23.18</v>
+        <v>0.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>454.4</v>