--- v0 (2026-02-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,96 +200,111 @@
   <si>
     <t>2938/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of TALPUKUR Water Supply Scheme at Habibpur Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000043/2023-2024</t>
   </si>
   <si>
     <t>1899/MD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>28/02/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Talpukur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013199)</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000240/2023-2024</t>
   </si>
   <si>
     <t>2257/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works of Chaksukur, Dalla, Talpukur, Aiho PWSS under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000955/2024-2025</t>
   </si>
   <si>
     <t>644/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Talpukur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000883/2023-2024</t>
+  </si>
+  <si>
+    <t>159/MD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1353,87 +1368,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>0.81</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P12" s="4">
+        <v>22.15</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>649.96</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>