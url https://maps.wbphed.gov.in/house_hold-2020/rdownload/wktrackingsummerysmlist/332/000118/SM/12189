--- v1 (2026-04-01)
+++ v2 (2026-04-21)
@@ -1228,54 +1228,54 @@
       <c r="I9" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>523.57</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>327.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>62.59</v>
       </c>
       <c r="S9" s="4">
         <v>71</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1451,54 +1451,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>649.96</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>327.72</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>50.42</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>