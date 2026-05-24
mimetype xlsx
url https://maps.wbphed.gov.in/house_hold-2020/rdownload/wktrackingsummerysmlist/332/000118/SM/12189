--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -146,165 +146,162 @@
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Talpukur , Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001906/2023-2024</t>
   </si>
   <si>
     <t>RTOR000025/2023-2024</t>
   </si>
   <si>
     <t>1605/MD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
-    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Talpukur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+    <t>Construction of Boundary Wall at 2nd Tube well Site of Talpukur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000662/2024-2025</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000163/2024-2025</t>
   </si>
   <si>
     <t>2938/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of TALPUKUR Water Supply Scheme at Habibpur Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000043/2023-2024</t>
   </si>
   <si>
     <t>1899/MD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
-    <t>28/02/2026</t>
+    <t>24/08/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Talpukur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013199)</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000240/2023-2024</t>
   </si>
   <si>
     <t>2257/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>29/10/2025</t>
+    <t>26/02/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works of Chaksukur, Dalla, Talpukur, Aiho PWSS under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000955/2024-2025</t>
   </si>
   <si>
     <t>644/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Talpukur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000883/2023-2024</t>
   </si>
   <si>
     <t>159/MD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 60m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Talpukur Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000207/2024-2025</t>
+  </si>
+  <si>
+    <t>3028/MD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -917,54 +914,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4">
         <v>3004501325</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -980,54 +977,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4">
         <v>3004501336</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>6.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.96</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1099,406 +1096,406 @@
       <c r="H7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>26.03</v>
+        <v>8.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>8.99</v>
+        <v>523.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>369.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>70.48</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>523.57</v>
+        <v>28.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>327.72</v>
+        <v>22.52</v>
       </c>
       <c r="R9" s="4">
-        <v>62.59</v>
+        <v>79.6</v>
       </c>
       <c r="S9" s="4">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>28.3</v>
+        <v>0.81</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="P11" s="4">
-        <v>0.81</v>
+        <v>22.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>21.82</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.53</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="P12" s="4">
-        <v>22.15</v>
+        <v>28.84</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>649.96</v>
+        <v>652.78</v>
       </c>
       <c r="P13" s="8">
-        <v>327.72</v>
+        <v>424.15</v>
       </c>
       <c r="Q13" s="8">
-        <v>50.42</v>
+        <v>64.98</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>