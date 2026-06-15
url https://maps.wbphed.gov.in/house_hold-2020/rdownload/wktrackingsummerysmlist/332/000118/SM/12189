--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,68 @@
     <t>ORD/000883/2023-2024</t>
   </si>
   <si>
     <t>159/MD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 60m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Talpukur Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000207/2024-2025</t>
   </si>
   <si>
     <t>3028/MD</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Talpukur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000662/2024-2025</t>
+  </si>
+  <si>
+    <t>6162/MD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>IDEAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1428,87 +1446,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P12" s="4">
         <v>28.84</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>26.03</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>678.81</v>
+      </c>
+      <c r="P14" s="8">
+        <v>424.15</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>62.48</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>