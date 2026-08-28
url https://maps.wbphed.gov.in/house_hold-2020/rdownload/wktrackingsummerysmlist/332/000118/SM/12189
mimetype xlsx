--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -107,219 +107,219 @@
   <si>
     <t>TALPUKUR Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/12189</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2022-2023</t>
   </si>
   <si>
     <t>3044/MD</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of TALPUKUR Water Supply Scheme at Habibpur Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000043/2023-2024</t>
+  </si>
+  <si>
+    <t>1899/MD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Talpukur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013199)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000240/2023-2024</t>
+  </si>
+  <si>
+    <t>2257/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Talpukur , Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/001906/2023-2024</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>26/02/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Talpukur , Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001907/2023-2024</t>
   </si>
   <si>
-    <t>28/11/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000025/2023-2024</t>
   </si>
   <si>
     <t>1605/MD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Talpukur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000662/2024-2025</t>
+  </si>
+  <si>
+    <t>6162/MD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>IDEAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Talpukur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000883/2023-2024</t>
+  </si>
+  <si>
+    <t>159/MD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at 2nd Tube well Site of Talpukur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000163/2024-2025</t>
   </si>
   <si>
     <t>2938/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
-    <t>BANIK BROTHERS</t>
-[...35 lines deleted...]
-    <t>GHOSH BROTHERS...</t>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 60m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Talpukur Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000207/2024-2025</t>
+  </si>
+  <si>
+    <t>3028/MD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works of Chaksukur, Dalla, Talpukur, Aiho PWSS under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000955/2024-2025</t>
   </si>
   <si>
     <t>644/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>SADHANA CONSTRUCTION</t>
-  </si>
-[...46 lines deleted...]
-    <t>IDEAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -893,650 +893,650 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004501325</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.83</v>
+        <v>523.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.83</v>
+        <v>369.01</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>70.48</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3004501336</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.96</v>
+        <v>28.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.96</v>
+        <v>22.52</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>79.6</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4">
+        <v>3004501336</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>13.49</v>
+        <v>6.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4">
+        <v>3004501325</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>8.99</v>
+        <v>3.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="P8" s="4">
-        <v>523.57</v>
+        <v>13.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>369.01</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>70.48</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>28.3</v>
+        <v>26.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>22.52</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>79.6</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>0.81</v>
+        <v>22.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.82</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.53</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>22.15</v>
+        <v>8.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>21.82</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.53</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
         <v>28.84</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>26.03</v>
+        <v>0.81</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>