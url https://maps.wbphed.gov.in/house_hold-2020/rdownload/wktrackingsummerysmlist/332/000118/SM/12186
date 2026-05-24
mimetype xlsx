--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,68 @@
     <t>MOTI RAHAMAN</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Dakshin Bhakuria Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013248)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000314/2023-2024</t>
   </si>
   <si>
     <t>2315/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Dakshin Bhakuria Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000185/2024-2025</t>
+  </si>
+  <si>
+    <t>2960/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>SK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -947,54 +965,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>9.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1187,54 +1205,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>202.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>84.6</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>41.82</v>
       </c>
       <c r="S9" s="4">
         <v>42</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1250,101 +1268,164 @@
       <c r="I10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>25.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>16.93</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>66.07</v>
       </c>
       <c r="S10" s="4">
         <v>78</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>6.46</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>95</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>300.61</v>
+      </c>
+      <c r="P12" s="8">
+        <v>110.72</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>36.83</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>