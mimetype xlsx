--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,59 @@
     <t>26/07/2023</t>
   </si>
   <si>
     <t>09/11/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Dakshin Bhakuria Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000185/2024-2025</t>
   </si>
   <si>
     <t>2960/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>SK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000082/2025-2026</t>
+  </si>
+  <si>
+    <t>5544/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1345,87 +1354,146 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>6.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.27</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>302.88</v>
+      </c>
+      <c r="P13" s="8">
+        <v>110.72</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>36.56</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>