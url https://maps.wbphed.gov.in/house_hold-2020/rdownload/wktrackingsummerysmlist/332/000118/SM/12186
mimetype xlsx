--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,204 +92,204 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Harischandrapur-II</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>DAKSHIN BHAKURIA Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/12186</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of UTTAR BHAKURIA Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000366/2022-2023</t>
+  </si>
+  <si>
+    <t>2695/MD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>ASHIS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of DAKSHIN BHAKURIA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000234/2023-2024</t>
+  </si>
+  <si>
+    <t>2707/MD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>MOTI RAHAMAN</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Dakshin Bhakuria Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013248)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000314/2023-2024</t>
+  </si>
+  <si>
+    <t>2315/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>09/11/2025</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000078/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Dakshin Bhakuria Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000490/2024-2025</t>
   </si>
   <si>
     <t>5003/MD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>M/S TEWARI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of UTTAR BHAKURIA Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>ASHIS CONSTRUCTION</t>
+    <t>Construction of Boundary Wall at 2nd Tube Well site of Dakshin Bhakuria Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000185/2024-2025</t>
+  </si>
+  <si>
+    <t>2960/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>SK ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000135/2023-2024</t>
   </si>
   <si>
     <t>114/MD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of DAKSHIN BHAKURIA, Bhaluka C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02462/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-413</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>New service connection at Dakshin Bhakuria ph II PWSS T/W NO II Under EE/MLMD PHE DTE DIST. Malda.( Bhaluka c c c)</t>
   </si>
   <si>
     <t>BILL/00757/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-205</t>
   </si>
   <si>
     <t>22/05/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>SK ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000082/2025-2026</t>
   </si>
   <si>
     <t>5544/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -827,617 +827,617 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.78</v>
+        <v>9.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>32.97</v>
+        <v>202.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>84.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.82</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>9.2</v>
+        <v>25.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.2</v>
+        <v>16.93</v>
       </c>
       <c r="R5" s="4">
-        <v>99.94</v>
+        <v>66.07</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.7</v>
+        <v>9.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>5.87</v>
+        <v>32.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>4.7</v>
+        <v>6.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>202.31</v>
+        <v>3.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>84.6</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>41.82</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>25.62</v>
+        <v>5.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>16.93</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>66.07</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>6.46</v>
+        <v>4.7</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
         <v>2.27</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>