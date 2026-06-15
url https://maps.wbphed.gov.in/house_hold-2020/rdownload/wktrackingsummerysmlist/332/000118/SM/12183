--- v1 (2026-02-07)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,59 @@
     <t>ORD/000210/2025-2026</t>
   </si>
   <si>
     <t>3725/MD</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of KHARANGAPUR JABRA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000232/2023-2024</t>
   </si>
   <si>
     <t>2709/MD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>RTOR000057/2025-2026</t>
+  </si>
+  <si>
+    <t>5594/MD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -902,54 +911,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>9.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S4" s="4">
         <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1142,54 +1151,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>26.54</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>19.23</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>72.44</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1331,101 +1340,160 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P11" s="4">
         <v>168.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>87.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>52.02</v>
       </c>
       <c r="S11" s="4">
         <v>84</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.68</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>290.12</v>
+      </c>
+      <c r="P13" s="8">
+        <v>116.18</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>40.04</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>