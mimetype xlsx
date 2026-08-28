--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -80,216 +80,216 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Harischandrapur-I</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>KHARANGAPUR JABRA Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12183</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Kharangapur Jabra Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013445)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000319/2023-2024</t>
+  </si>
+  <si>
+    <t>2321/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>06/11/2025</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO.</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
-    <t>KHARANGAPUR JABRA Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of KHARANGAPUR JABRA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000374/2022-2023</t>
+  </si>
+  <si>
+    <t>779/MD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of KHARANGAPUR JABRA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000232/2023-2024</t>
+  </si>
+  <si>
+    <t>2709/MD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000074/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 135 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of KHARANGAPUR JABRA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY</t>
+    <t>Construction of Boundary Wall at Head Work site of Kharangapur Jabra Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000301/2024-2025</t>
+  </si>
+  <si>
+    <t>3447/MD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
   </si>
   <si>
     <t>RTOR000133/2023-2024</t>
   </si>
   <si>
     <t>110/MD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>New service connection at KHARANGAPURJABRA PWSS T/W NO II Under EE/MLMD PHE DTE DIST. Malda.( Harishchandrapur c c c)</t>
+  </si>
+  <si>
+    <t>BILL/02562/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-574</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>New service connection at KHARANGAPUR JABRA T/W NO I Under EE/MLMD PHE DTE DIST. Malda.( Harishchandrapur c c c)</t>
   </si>
   <si>
     <t>BILL/00766/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-206</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...58 lines deleted...]
-  <si>
     <t>Restoration of Road of KHARANGAPUR JABRA Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000210/2025-2026</t>
   </si>
   <si>
     <t>3725/MD</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>03/07/2025</t>
   </si>
   <si>
     <t>RTOR000057/2025-2026</t>
   </si>
   <si>
     <t>5594/MD</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -827,617 +827,617 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>11.42</v>
+        <v>26.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>72.44</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>9.2</v>
       </c>
       <c r="Q4" s="4">
         <v>9.2</v>
       </c>
       <c r="R4" s="4">
         <v>99.97</v>
       </c>
       <c r="S4" s="4">
         <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>4.81</v>
+        <v>168.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>87.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>52.02</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.63</v>
+        <v>11.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.75</v>
+        <v>29.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>26.54</v>
+        <v>4.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>19.23</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>72.44</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>29.37</v>
+        <v>3.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>29.03</v>
+        <v>3.63</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="P11" s="4">
-        <v>168.68</v>
+        <v>29.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>87.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>52.02</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
         <v>3.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>