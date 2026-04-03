--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,66 +221,69 @@
   <si>
     <t>RTOR000152/2023-2024</t>
   </si>
   <si>
     <t>251/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Implementation of JIBJALSAR Piped Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer ,Biswajit Gosh, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000487/2022-2023</t>
   </si>
   <si>
     <t>195/MD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>30/03/2026</t>
   </si>
   <si>
     <t>ACHARYYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Jibjalsar Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000945/2023-2024</t>
   </si>
   <si>
     <t>659/MD</t>
   </si>
   <si>
     <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1315,75 +1318,75 @@
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>7.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>67.82</v>
       </c>
       <c r="P12" s="8">
         <v>0</v>
       </c>
       <c r="Q12" s="8">
         <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>