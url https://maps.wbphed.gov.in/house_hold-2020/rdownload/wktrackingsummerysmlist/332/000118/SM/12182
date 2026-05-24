--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,116 +80,95 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>JIBJALSAR Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12182</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 180 Mtr. Deep Big dia Tube well (1 No) at JIBJALSAR Water Supply Scheme under Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000609/2022-2023</t>
+  </si>
+  <si>
+    <t>927/MD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>JIBJALSAR Piped Water Supply Scheme</t>
-[...8 lines deleted...]
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I and making compound lighting arrangement at T/W no. I of Jibjalsar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013490)</t>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of JIBJALSAR PWSS, Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
-    <t>Junior Engineer-06,Junior Engineer-07</t>
-[...46 lines deleted...]
-  <si>
     <t>ORD/000781/2023-2024</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2023-2024</t>
   </si>
   <si>
     <t>1614/MD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
@@ -206,84 +185,84 @@
   <si>
     <t>ORD/000480/2022-2023</t>
   </si>
   <si>
     <t>1126/MD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>RTOR000152/2023-2024</t>
   </si>
   <si>
     <t>251/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Implementation of JIBJALSAR Piped Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>30/03/2026</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Jibjalsar Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000945/2023-2024</t>
+  </si>
+  <si>
+    <t>659/MD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
   </si>
   <si>
     <t>ACHARYYA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Jibjalsar Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...11 lines deleted...]
-    <t>31/10/2025</t>
+    <t>Sinking of 200 mm ( all through) Big dia. Tube Well of 160 m Deep by D.R Rig. Method using P.V.C. pipe &amp; Filter including Supply of materials at head work site under JIBJALSAR Water Supply Scheme of Gazole Block under Malda Division, P.H.E Dte in the District of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000019/2025-2026</t>
+  </si>
+  <si>
+    <t>1691/MD</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,73 +651,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -834,594 +813,531 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>11.8</v>
+        <v>10.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.04</v>
       </c>
       <c r="S3" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4">
+        <v>3004387480</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>10.71</v>
+        <v>3.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4">
-[...2 lines deleted...]
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.55</v>
+        <v>0.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>46</v>
+      </c>
+      <c r="L6" s="4">
+        <v>1580</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>0.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.9</v>
+        <v>6.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>6.57</v>
+        <v>1.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.03</v>
+        <v>7.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>25</v>
+        <v>10.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>41.11</v>
+      </c>
+      <c r="P11" s="8">
+        <v>19.65</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>47.78</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>