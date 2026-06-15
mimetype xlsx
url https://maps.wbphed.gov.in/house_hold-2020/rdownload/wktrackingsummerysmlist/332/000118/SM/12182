--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,89 @@
     <t>08/02/2024</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>ACHARYYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 200 mm ( all through) Big dia. Tube Well of 160 m Deep by D.R Rig. Method using P.V.C. pipe &amp; Filter including Supply of materials at head work site under JIBJALSAR Water Supply Scheme of Gazole Block under Malda Division, P.H.E Dte in the District of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>1691/MD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Implementation of JIBJALSAR Piped Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Biswajit Gosh, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000487/2022-2023</t>
+  </si>
+  <si>
+    <t>195/MD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I and making compound lighting arrangement at T/W no. I of Jibjalsar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013490)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000504/2023-2024</t>
+  </si>
+  <si>
+    <t>2574/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>PABITRA MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1257,87 +1296,213 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>10.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P11" s="4">
+        <v>25</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>19.67</v>
+      </c>
+      <c r="R11" s="4">
+        <v>78.68</v>
+      </c>
+      <c r="S11" s="4">
+        <v>80</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P12" s="4">
+        <v>11.8</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>8.37</v>
+      </c>
+      <c r="R12" s="4">
+        <v>70.95</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>77.91</v>
+      </c>
+      <c r="P13" s="8">
+        <v>47.68</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>61.2</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>