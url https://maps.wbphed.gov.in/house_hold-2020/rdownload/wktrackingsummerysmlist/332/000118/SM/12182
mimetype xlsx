--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,228 +80,228 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>JIBJALSAR Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12182</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I and making compound lighting arrangement at T/W no. I of Jibjalsar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013490)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000504/2023-2024</t>
+  </si>
+  <si>
+    <t>2574/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>10/11/2026</t>
+  </si>
+  <si>
+    <t>PABITRA MANDAL</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
-    <t>JIBJALSAR Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Acceptance cum formal work order for Implementation of JIBJALSAR Piped Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Biswajit Gosh, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000487/2022-2023</t>
+  </si>
+  <si>
+    <t>195/MD</t>
+  </si>
+  <si>
+    <t>19/01/2023</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>ACHARYYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work Site of JIBJALSAR Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000480/2022-2023</t>
+  </si>
+  <si>
+    <t>1126/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of JIBJALSAR PWSS, Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000781/2023-2024</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 180 Mtr. Deep Big dia Tube well (1 No) at JIBJALSAR Water Supply Scheme under Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000609/2022-2023</t>
   </si>
   <si>
     <t>927/MD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2023-2024</t>
   </si>
   <si>
     <t>1614/MD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work Site of JIBJALSAR Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>BANIK BROTHERS</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Jibjalsar Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000945/2023-2024</t>
+  </si>
+  <si>
+    <t>659/MD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
   </si>
   <si>
     <t>RTOR000152/2023-2024</t>
   </si>
   <si>
     <t>251/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Jibjalsar Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 200 mm ( all through) Big dia. Tube Well of 160 m Deep by D.R Rig. Method using P.V.C. pipe &amp; Filter including Supply of materials at head work site under JIBJALSAR Water Supply Scheme of Gazole Block under Malda Division, P.H.E Dte in the District of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>1691/MD</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
-  </si>
-[...37 lines deleted...]
-    <t>PABITRA MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,610 +852,610 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>10.71</v>
+        <v>11.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.54</v>
+        <v>8.37</v>
       </c>
       <c r="R3" s="4">
-        <v>89.04</v>
+        <v>70.95</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>3004387480</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.55</v>
+        <v>25</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.55</v>
+        <v>19.67</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>78.68</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>0.9</v>
+        <v>6.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4">
-        <v>1580</v>
+        <v>3004387480</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.9</v>
+        <v>3.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>6.57</v>
+        <v>10.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.56</v>
+        <v>9.54</v>
       </c>
       <c r="R7" s="4">
-        <v>99.83</v>
+        <v>89.04</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>1.03</v>
+        <v>0.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4">
+        <v>1580</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>7.36</v>
+        <v>0.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="P10" s="4">
-        <v>10.09</v>
+        <v>7.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P11" s="4">
-        <v>25</v>
+        <v>1.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>19.67</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>78.68</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>11.8</v>
+        <v>10.09</v>
       </c>
       <c r="Q12" s="4">
-        <v>8.37</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>70.95</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>