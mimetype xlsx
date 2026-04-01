--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,65 +324,50 @@
     <t>BILL/00233/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-97</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Construction of 600 M3 Capacity Over Head Reservoir with Soil Investigation and FHTC of GAURIA Piped Water Supply Scheme at Chanchal-I Dev. Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000665/2022-2023</t>
   </si>
   <si>
     <t>1036/MD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SOVAN KUMAR ROY</t>
-  </si>
-[...13 lines deleted...]
-    <t>08/09/2025</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of GOURIA &amp; its adjoining mouza Water Scheme at Chanchal-I Dev. Block under Malda Division, PHE Dte. In the District of Malda.</t>
   </si>
   <si>
     <t>Rajashree Banarjee, Junior Engineer,Yusuf Sk, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000296/2022-2023</t>
   </si>
   <si>
     <t>2192/MD</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>RAJIB MANI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -792,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1800,185 +1785,122 @@
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>28</v>
+        <v>105</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="P17" s="4">
-        <v>100.31</v>
+        <v>6.69</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...29 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>835.55</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>