--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -942,54 +942,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>9.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.05</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1003,54 +1003,54 @@
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4">
         <v>3004302683</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>2.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1188,54 +1188,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>374.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>105.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>28.19</v>
       </c>
       <c r="S7" s="4">
         <v>92</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1806,88 +1806,88 @@
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>105</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>6.69</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>72.11</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>835.55</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>121.68</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>14.56</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>