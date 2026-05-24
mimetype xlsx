--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -167,69 +167,69 @@
   <si>
     <t>2757/MD</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Gauria Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011717)</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000316/2023-2024</t>
   </si>
   <si>
     <t>2318/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>11/07/2026</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION.</t>
   </si>
   <si>
     <t>Formal work order for the work of Laying of Distribution pipe line of GAURIA and its adjoining mouzas Pipe Water Supply Scheme at Chanchal-I Block in the District of Malda under Malda Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000353/2022-2023</t>
   </si>
   <si>
     <t>2412/MD</t>
   </si>
   <si>
     <t>17/10/2022</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>15/01/2023</t>
   </si>
   <si>
     <t>S DUTTA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube Well site of Gauria Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000672/2024-2025</t>
   </si>
   <si>
     <t>6197/MD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>M/S DYNAMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Gauria Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
@@ -1125,54 +1125,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>37.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>34.01</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.64</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1188,54 +1188,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>374.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>105.46</v>
+        <v>259.84</v>
       </c>
       <c r="R7" s="4">
-        <v>28.19</v>
+        <v>69.47</v>
       </c>
       <c r="S7" s="4">
         <v>92</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1377,54 +1377,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>21.11</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.4</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>91.88</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1440,54 +1440,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>4.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1503,54 +1503,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>4.17</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1743,54 +1743,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
         <v>293.21</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>117.31</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>40.01</v>
       </c>
       <c r="S16" s="4">
         <v>78</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1840,54 +1840,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>835.55</v>
       </c>
       <c r="P18" s="8">
-        <v>121.68</v>
+        <v>455.13</v>
       </c>
       <c r="Q18" s="8">
-        <v>14.56</v>
+        <v>54.47</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>