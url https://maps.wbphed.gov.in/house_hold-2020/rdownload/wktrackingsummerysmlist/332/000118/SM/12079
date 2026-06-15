--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,98 @@
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SOVAN KUMAR ROY</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of GOURIA &amp; its adjoining mouza Water Scheme at Chanchal-I Dev. Block under Malda Division, PHE Dte. In the District of Malda.</t>
   </si>
   <si>
     <t>Rajashree Banarjee, Junior Engineer,Yusuf Sk, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000296/2022-2023</t>
   </si>
   <si>
     <t>2192/MD</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>RAJIB MANI</t>
+  </si>
+  <si>
+    <t>RTOR000043/2025-2026</t>
+  </si>
+  <si>
+    <t>2869/MD</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Providing Functional Household Tap Connection (FHTC) and Laying of Rising Main including Specials and Valves for Gauria Piped Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2025-2026</t>
+  </si>
+  <si>
+    <t>3384/MD</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
+  </si>
+  <si>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Chanchal Sub-Division Division, PHE Dte.(Car-2) (Period from 01/01/2026 to 30/06/2026).</t>
+  </si>
+  <si>
+    <t>Sri Susanta Saha, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000849/2025-2026</t>
+  </si>
+  <si>
+    <t>6435/MD</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>M/S FOUR STAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,73 +825,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1820,87 +1868,272 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P17" s="4">
         <v>6.69</v>
       </c>
       <c r="Q17" s="4">
         <v>4.82</v>
       </c>
       <c r="R17" s="4">
         <v>72.11</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P18" s="4">
+        <v>12.89</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P19" s="4">
+        <v>100.31</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>30</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>949.6</v>
+      </c>
+      <c r="P21" s="8">
+        <v>455.13</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>47.93</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>