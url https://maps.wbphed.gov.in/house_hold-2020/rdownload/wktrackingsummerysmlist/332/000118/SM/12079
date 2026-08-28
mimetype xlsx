--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -92,197 +92,236 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Chanchal-I</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>GAURIA Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/12079</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Laying of Distribution pipe line of GAURIA and its adjoining mouzas Pipe Water Supply Scheme at Chanchal-I Block in the District of Malda under Malda Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Yusuf Sk, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000353/2022-2023</t>
+  </si>
+  <si>
+    <t>2412/MD</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>15/01/2023</t>
+  </si>
+  <si>
+    <t>S DUTTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of GOURIA &amp; its adjoining mouza Water Scheme at Chanchal-I Dev. Block under Malda Division, PHE Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>Rajashree Banarjee, Junior Engineer,Yusuf Sk, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000296/2022-2023</t>
+  </si>
+  <si>
+    <t>2192/MD</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>RAJIB MANI</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 160 Mtr. deepTube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of GOURIA Water Supply Scheme at Chanchal I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000324/2022-2023</t>
   </si>
   <si>
     <t>2346/MD</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>MECHANO TRADING CO.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000027/2022-2023</t>
+  </si>
+  <si>
+    <t>2757/MD</t>
+  </si>
+  <si>
+    <t>22/11/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 600 M3 Capacity Over Head Reservoir with Soil Investigation and FHTC of GAURIA Piped Water Supply Scheme at Chanchal-I Dev. Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000665/2022-2023</t>
+  </si>
+  <si>
+    <t>1036/MD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SOVAN KUMAR ROY</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Gauria Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011717)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000316/2023-2024</t>
+  </si>
+  <si>
+    <t>2318/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>11/07/2026</t>
+  </si>
+  <si>
+    <t>DIPALI CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 160 Mtr. Deep Big dia Tube well (2 Nos.) at GAURIA Water Supply Scheme under Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000674/2022-2023</t>
+  </si>
+  <si>
+    <t>1137/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>ASHIS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Gauria PWSS, Kushida C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000299/2023-2024</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...52 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at 3rd Tube Well site of Gauria Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000672/2024-2025</t>
   </si>
   <si>
     <t>6197/MD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>M/S DYNAMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Gauria Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000661/2024-2025</t>
   </si>
   <si>
     <t>6196/MD</t>
   </si>
   <si>
     <t>M/S GHOSH ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 160 Mtr. Deep Big dia Tube well (2 Nos.) at GAURIA Water Supply Scheme under Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No.- 3 at Gauria PWSS under Chanchal-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000892/2023-2024</t>
   </si>
   <si>
     <t>271/MD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>S. M. BUILDER</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No.- 2 at Gauria PWSS under Chanchal-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000891/2023-2024</t>
   </si>
   <si>
     <t>165/MD</t>
@@ -308,135 +347,96 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of GAURIA PWSS, Kushida C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02537/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-440</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>New service connection at GAURIA PWSS T/W NO III Under EE/MLMD PHE DTE DIST. Malda.(KUSHIDA c c c)</t>
   </si>
   <si>
     <t>BILL/00233/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-97</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
-    <t>Formal work order for the work of Construction of 600 M3 Capacity Over Head Reservoir with Soil Investigation and FHTC of GAURIA Piped Water Supply Scheme at Chanchal-I Dev. Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...35 lines deleted...]
-    <t>RAJIB MANI</t>
+    <t>Formal work order for the work of Providing Functional Household Tap Connection (FHTC) and Laying of Rising Main including Specials and Valves for Gauria Piped Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2025-2026</t>
+  </si>
+  <si>
+    <t>3384/MD</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
+  </si>
+  <si>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Chanchal Sub-Division Division, PHE Dte.(Car-2) (Period from 01/01/2026 to 30/06/2026).</t>
+  </si>
+  <si>
+    <t>Sri Susanta Saha, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000849/2025-2026</t>
+  </si>
+  <si>
+    <t>6435/MD</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>M/S FOUR STAR CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000043/2025-2026</t>
   </si>
   <si>
     <t>2869/MD</t>
   </si>
   <si>
     <t>16/06/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S FOUR STAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -987,1109 +987,1109 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.96</v>
+        <v>374.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>8.77</v>
+        <v>259.84</v>
       </c>
       <c r="R3" s="4">
-        <v>88.05</v>
+        <v>69.47</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004302683</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.63</v>
+        <v>6.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.63</v>
+        <v>4.82</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>72.11</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>45.2</v>
+        <v>9.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.05</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>37.94</v>
+        <v>45.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>34.01</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>89.64</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>374.04</v>
+        <v>293.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>259.84</v>
+        <v>117.31</v>
       </c>
       <c r="R7" s="4">
-        <v>69.47</v>
+        <v>40.01</v>
       </c>
       <c r="S7" s="4">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>7.23</v>
+        <v>37.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>34.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>89.64</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>7.23</v>
+        <v>21.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.88</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>74</v>
+      </c>
+      <c r="L10" s="4">
+        <v>3004302683</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>21.11</v>
+        <v>2.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>19.4</v>
+        <v>2.63</v>
       </c>
       <c r="R10" s="4">
-        <v>91.88</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>4.18</v>
+        <v>7.23</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.18</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.97</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>4.17</v>
+        <v>7.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.17</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>13.46</v>
+        <v>4.18</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>4.22</v>
+        <v>4.17</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>47</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="P15" s="4">
-        <v>4.27</v>
+        <v>13.46</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="P16" s="4">
-        <v>293.21</v>
+        <v>4.22</v>
       </c>
       <c r="Q16" s="4">
-        <v>117.31</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>40.01</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="P17" s="4">
-        <v>6.69</v>
+        <v>4.27</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.82</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>72.11</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>111</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="P18" s="4">
-        <v>12.89</v>
+        <v>100.31</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>58</v>
+        <v>123</v>
       </c>
       <c r="P19" s="4">
-        <v>100.31</v>
+        <v>0.86</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="P20" s="4">
-        <v>0.86</v>
+        <v>12.89</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>949.6</v>