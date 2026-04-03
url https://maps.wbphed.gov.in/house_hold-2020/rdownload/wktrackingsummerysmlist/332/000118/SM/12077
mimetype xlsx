--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -218,68 +218,50 @@
   <si>
     <t>ORD/000169/2024-2025</t>
   </si>
   <si>
     <t>2944/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>MS ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube Well site of Wari Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000170/2024-2025</t>
   </si>
   <si>
     <t>2945/MD</t>
   </si>
   <si>
-    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 100m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Wari Water Supply Scheme of Harishchandrapur-I Block under Malda Division P.H.E Dte in the District of Malda.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of WARI &amp; its adjoining mouza Water Scheme at Harishchandrapur-I Dev. Block under Malda Division, PHE Dte. In the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000299/2022-2023</t>
   </si>
   <si>
     <t>2195/MD</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>06/11/2022</t>
   </si>
   <si>
     <t>GOALPARA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 3 at Wari PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000900/2023-2024</t>
   </si>
   <si>
     <t>273/MD</t>
@@ -369,50 +351,86 @@
     <t>3039/MD</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) &amp; Laying of additional Pipeline in connection with Jal Jeevan Mission (JJM) at Wari Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000801/2024-2025</t>
   </si>
   <si>
     <t>344/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including Specials and Valves for WARI Piped Water Supply Scheme at Harischandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000921/2023-2024</t>
+  </si>
+  <si>
+    <t>382/MD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>14/10/2024</t>
+  </si>
+  <si>
+    <t>MAHA MAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 2 at Wari PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000899/2023-2024</t>
+  </si>
+  <si>
+    <t>166/MD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>M/S SAI RAM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1398,60 +1416,60 @@
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>35.67</v>
+        <v>6.67</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
@@ -1461,489 +1479,489 @@
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>6.67</v>
+        <v>4.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>97</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="P12" s="4">
-        <v>4.19</v>
+        <v>13</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="P13" s="4">
-        <v>13</v>
+        <v>3.44</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P14" s="4">
-        <v>3.44</v>
+        <v>6.56</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13"/>
-[...1 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>6.56</v>
+        <v>288.41</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J16" s="13" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>288.41</v>
+        <v>38.61</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="P17" s="4">
-        <v>38.61</v>
+        <v>36.41</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>36.41</v>
+        <v>107.02</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
@@ -1953,104 +1971,167 @@
       <c r="H19" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
-        <v>107.02</v>
+        <v>15.4</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P20" s="4">
+        <v>4.19</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>98</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>997.69</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>