--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1043,54 +1043,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>9.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>83.47</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1106,54 +1106,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>20.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.64</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1167,54 +1167,54 @@
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4">
         <v>3004368704</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>3.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.22</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1230,54 +1230,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>379.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>331.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.19</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1419,54 +1419,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>6.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.59</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.87</v>
       </c>
       <c r="S10" s="4">
         <v>97</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1482,54 +1482,54 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>4.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.37</v>
       </c>
       <c r="S11" s="4">
         <v>97</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1722,54 +1722,54 @@
       <c r="I15" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>288.41</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>107.97</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>37.44</v>
       </c>
       <c r="S15" s="4">
         <v>42</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1785,54 +1785,54 @@
       <c r="I16" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>38.61</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>32.21</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>83.42</v>
       </c>
       <c r="S16" s="4">
         <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1974,54 +1974,54 @@
       <c r="I19" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>15.4</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>7.5</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>48.68</v>
       </c>
       <c r="S19" s="4">
         <v>72</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
@@ -2071,54 +2071,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>997.69</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>519.39</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>52.06</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>