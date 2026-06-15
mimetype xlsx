--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -387,50 +387,77 @@
     <t>17/01/2024</t>
   </si>
   <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>MAHA MAYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 2 at Wari PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000899/2023-2024</t>
   </si>
   <si>
     <t>166/MD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>M/S SAI RAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000044/2025-2026</t>
+  </si>
+  <si>
+    <t>2868/MD</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 100m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Wari Water Supply Scheme of Harishchandrapur-I Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000256/2024-2025</t>
+  </si>
+  <si>
+    <t>3204/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +846,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2051,87 +2078,209 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P20" s="4">
         <v>4.19</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>98</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="L21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P21" s="4">
+        <v>11.04</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P22" s="4">
+        <v>35.67</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>5</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>1044.41</v>
+      </c>
+      <c r="P23" s="8">
+        <v>519.39</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>49.73</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>