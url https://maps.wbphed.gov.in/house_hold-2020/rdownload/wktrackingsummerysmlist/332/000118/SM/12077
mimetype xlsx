--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,372 +92,372 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Harischandrapur-I</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>WARI Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/12077</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Laying of Distribution pipe line of WARI and its adjoining mouzas Pipe Water Supply Scheme at Harishchandrapur-I Block in the District of Malda under Malda Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000336/2022-2023</t>
+  </si>
+  <si>
+    <t>2396/MD</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>12/01/2023</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of WARI &amp; its adjoining mouza Water Scheme at Harishchandrapur-I Dev. Block under Malda Division, PHE Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2022-2023</t>
+  </si>
+  <si>
+    <t>2195/MD</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>06/11/2022</t>
+  </si>
+  <si>
+    <t>GOALPARA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 150 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of WARI Water Supply Scheme at Harishchandrapur I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000327/2022-2023</t>
+  </si>
+  <si>
+    <t>2349/MD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>MECHANO TRADING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2022-2023</t>
   </si>
   <si>
     <t>2753/MD</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 150 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of WARI Water Supply Scheme at Harishchandrapur I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...20 lines deleted...]
-    <t>MECHANO TRADING CO.</t>
+    <t>Formal work order for the work of Construction of 600 M3 Capacity OHR with soil Investigation and FHTC of WARI Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2023-2024</t>
+  </si>
+  <si>
+    <t>1567/MD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>SAMBHU NATH SARKAR</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Wari Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011955)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000330/2023-2024</t>
+  </si>
+  <si>
+    <t>2332/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 150 Mtr. Deep Big dia Tube well (2 Nos.) at WARI Water Supply Scheme under Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000018/2023-2024</t>
   </si>
   <si>
     <t>1675/MD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>SAUDAGAR INDIA</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Wari, Kushida C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000468/2023-2024</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Formal work order for the work of Laying of Distribution pipe line of WARI and its adjoining mouzas Pipe Water Supply Scheme at Harishchandrapur-I Block in the District of Malda under Malda Division P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>GHOSH BROTHERS</t>
+    <t>Construction of Boundary Wall at Head Work site of Wari Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000218/2024-2025</t>
+  </si>
+  <si>
+    <t>3039/MD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Wari Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000169/2024-2025</t>
   </si>
   <si>
     <t>2944/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>MS ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube Well site of Wari Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000170/2024-2025</t>
   </si>
   <si>
     <t>2945/MD</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of WARI &amp; its adjoining mouza Water Scheme at Harishchandrapur-I Dev. Block under Malda Division, PHE Dte. In the District of Malda.</t>
-[...14 lines deleted...]
-    <t>GOALPARA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 100m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Wari Water Supply Scheme of Harishchandrapur-I Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000256/2024-2025</t>
+  </si>
+  <si>
+    <t>3204/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 2 at Wari PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000899/2023-2024</t>
+  </si>
+  <si>
+    <t>166/MD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>M/S SAI RAM ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 3 at Wari PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000900/2023-2024</t>
   </si>
   <si>
     <t>273/MD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>LOKNATH ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying of Rising Main including Specials and Valves for WARI Piped Water Supply Scheme at Harischandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000921/2023-2024</t>
+  </si>
+  <si>
+    <t>382/MD</t>
+  </si>
+  <si>
+    <t>17/01/2024</t>
+  </si>
+  <si>
+    <t>14/10/2024</t>
+  </si>
+  <si>
+    <t>MAHA MAYA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>RTOR000131/2023-2024</t>
   </si>
   <si>
     <t>108/MD</t>
   </si>
   <si>
-    <t>05/01/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of WARI PWSS, Kushida C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02543/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-437</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of WARI PWSS, Kushida C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02544/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-438</t>
   </si>
   <si>
-    <t>Formal work order for the work of Construction of 600 M3 Capacity OHR with soil Investigation and FHTC of WARI Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...49 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) &amp; Laying of additional Pipeline in connection with Jal Jeevan Mission (JJM) at Wari Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000801/2024-2025</t>
   </si>
   <si>
     <t>344/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>GOBINDA ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying of Rising Main including Specials and Valves for WARI Piped Water Supply Scheme at Harischandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...34 lines deleted...]
-  <si>
     <t>RTOR000044/2025-2026</t>
   </si>
   <si>
     <t>2868/MD</t>
   </si>
   <si>
     <t>16/06/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>WATER TECH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -986,1257 +986,1257 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>42.01</v>
+        <v>379.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>331.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.19</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>9.65</v>
+        <v>6.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.06</v>
+        <v>6.59</v>
       </c>
       <c r="R4" s="4">
-        <v>83.47</v>
+        <v>98.87</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>20.31</v>
+        <v>9.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>18.41</v>
+        <v>8.06</v>
       </c>
       <c r="R5" s="4">
-        <v>90.64</v>
+        <v>83.47</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>3004368704</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.22</v>
+        <v>42.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.22</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>379.96</v>
+        <v>288.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>331.28</v>
+        <v>107.97</v>
       </c>
       <c r="R7" s="4">
-        <v>87.19</v>
+        <v>37.44</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>9.33</v>
+        <v>38.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>32.21</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.42</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>9.33</v>
+        <v>20.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.41</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.64</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>74</v>
+      </c>
+      <c r="L10" s="4">
+        <v>3004368704</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>6.67</v>
+        <v>3.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>6.59</v>
+        <v>3.22</v>
       </c>
       <c r="R10" s="4">
-        <v>98.87</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="P11" s="4">
-        <v>4.19</v>
+        <v>36.41</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.16</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.37</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>13</v>
+        <v>9.33</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>3.44</v>
+        <v>9.33</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>6.56</v>
+        <v>35.67</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>288.41</v>
+        <v>4.19</v>
       </c>
       <c r="Q15" s="4">
-        <v>107.97</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>37.44</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>96</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.19</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>4.16</v>
+      </c>
+      <c r="R16" s="4">
+        <v>99.37</v>
+      </c>
+      <c r="S16" s="4">
         <v>97</v>
-      </c>
-[...22 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="P17" s="4">
-        <v>36.41</v>
+        <v>15.4</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>7.5</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>48.68</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>56</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>56</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="P18" s="4">
-        <v>107.02</v>
+        <v>13</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>77</v>
       </c>
       <c r="P19" s="4">
-        <v>15.4</v>
+        <v>3.44</v>
       </c>
       <c r="Q19" s="4">
-        <v>7.5</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>48.68</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="P20" s="4">
-        <v>4.19</v>
+        <v>6.56</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>125</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>30</v>
+        <v>130</v>
       </c>
       <c r="P21" s="4">
-        <v>11.04</v>
+        <v>107.02</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>133</v>
+        <v>51</v>
       </c>
       <c r="P22" s="4">
-        <v>35.67</v>
+        <v>11.04</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>134</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>1044.41</v>