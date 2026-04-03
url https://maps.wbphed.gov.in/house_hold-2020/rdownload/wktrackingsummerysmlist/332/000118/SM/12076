--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -269,51 +269,51 @@
   <si>
     <t>2384/MD</t>
   </si>
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for the work of Construction of 500 M3 Capacity OHR with Soil Investigation and FHTC of CHOUPALDANGA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000044/2023-2024</t>
   </si>
   <si>
     <t>2007/MD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>03/08/2024</t>
+    <t>28/09/2025</t>
   </si>
   <si>
     <t>NIRMAN</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Choupaldanga Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011833)</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000312/2023-2024</t>
   </si>
   <si>
     <t>2314/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>COMBINE ENTERPRISE</t>
   </si>
@@ -369,50 +369,68 @@
     <t>ORD/000147/2025-2026</t>
   </si>
   <si>
     <t>2685/MD</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Formal work order for the work of Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Choupaldanga Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000063/2025-2026</t>
   </si>
   <si>
     <t>1911/MD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>13/07/2025</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including Specials and Valves for CHOUPALDANGA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000924/2023-2024</t>
+  </si>
+  <si>
+    <t>511/MD</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>AHONA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1966,87 +1984,150 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P19" s="4">
         <v>104.36</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P20" s="4">
+        <v>14.91</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>99</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>840.21</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>