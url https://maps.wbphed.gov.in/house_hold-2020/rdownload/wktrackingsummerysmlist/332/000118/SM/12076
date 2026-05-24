--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -257,68 +257,50 @@
   <si>
     <t>BILL/03679/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-662</t>
   </si>
   <si>
     <t>Formal work order for the work of Laying of Distribution pipe line of CHOUPALDANGA and its adjoining mouzas Pipe Water Supply Scheme at Harishchandrapur-I Block in the District of Malda under Malda Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000335/2022-2023</t>
   </si>
   <si>
     <t>2384/MD</t>
   </si>
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE</t>
   </si>
   <si>
-    <t>Formal work order for the work of Construction of 500 M3 Capacity OHR with Soil Investigation and FHTC of CHOUPALDANGA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Choupaldanga Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011833)</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000312/2023-2024</t>
   </si>
   <si>
     <t>2314/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>COMBINE ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 2 at CHOUPALDANGA Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000934/2023-2024</t>
@@ -387,50 +369,68 @@
     <t>1911/MD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>13/07/2025</t>
   </si>
   <si>
     <t>Laying of Rising Main including Specials and Valves for CHOUPALDANGA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000924/2023-2024</t>
   </si>
   <si>
     <t>511/MD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>AHONA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tubewell site of Choupaldanga Water Supply Scheme under Harischandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000165/2024-2025</t>
+  </si>
+  <si>
+    <t>2940/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>03/11/2024</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1043,54 +1043,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>9.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.28</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1104,54 +1104,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>3004302721</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>3.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1226,54 +1226,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>6.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.06</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1289,54 +1289,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>20.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>20.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.69</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1529,498 +1529,498 @@
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>275.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>217.53</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>78.9</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>38.6</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>6.57</v>
+      </c>
+      <c r="R13" s="4">
+        <v>17.01</v>
+      </c>
+      <c r="S13" s="4">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>38.6</v>
+        <v>4.19</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>4.19</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.19</v>
+        <v>25.91</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>25.91</v>
+        <v>17.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="P18" s="4">
-        <v>17.12</v>
+        <v>104.36</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>104.36</v>
+        <v>14.91</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
@@ -2030,91 +2030,91 @@
       <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P20" s="4">
-        <v>14.91</v>
+        <v>8.82</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
-        <v>840.21</v>
+        <v>605.36</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>262.06</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>43.29</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>