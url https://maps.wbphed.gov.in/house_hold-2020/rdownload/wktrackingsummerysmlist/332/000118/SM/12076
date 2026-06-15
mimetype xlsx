--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -387,50 +387,104 @@
     <t>29/01/2024</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>AHONA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tubewell site of Choupaldanga Water Supply Scheme under Harischandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000165/2024-2025</t>
   </si>
   <si>
     <t>2940/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>03/11/2024</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000022/2025-2026</t>
+  </si>
+  <si>
+    <t>2804/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 500 M3 Capacity OHR with Soil Investigation and FHTC of CHOUPALDANGA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>2007/MD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>25/07/2026</t>
+  </si>
+  <si>
+    <t>NIRMAN</t>
+  </si>
+  <si>
+    <t>Jack Pushing of D.I. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method at Gohila area of Choupaldanga Pipe Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Sri Susanta Saha, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000970/2025-2026</t>
+  </si>
+  <si>
+    <t>697/MD</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>Jack Pushing of D.I. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method at Choupaldanga Pipe Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000971/2025-2026</t>
+  </si>
+  <si>
+    <t>698/MD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +873,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2047,87 +2101,335 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P20" s="4">
         <v>8.82</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>60</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="L21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P21" s="4">
+        <v>11.01</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="P22" s="4">
+        <v>243.67</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>59.39</v>
+      </c>
+      <c r="R22" s="4">
+        <v>24.37</v>
+      </c>
+      <c r="S22" s="4">
+        <v>75</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P23" s="4">
+        <v>2.08</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P24" s="4">
+        <v>8.32</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>870.45</v>
+      </c>
+      <c r="P25" s="8">
+        <v>321.45</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>36.93</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>