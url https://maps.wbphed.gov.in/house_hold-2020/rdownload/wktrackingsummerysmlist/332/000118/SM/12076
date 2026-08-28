--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,399 +92,402 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Harischandrapur-I</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Choupaldanga pipe water Supply Scheme</t>
   </si>
   <si>
     <t>SM/12076</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Laying of Distribution pipe line of CHOUPALDANGA and its adjoining mouzas Pipe Water Supply Scheme at Harishchandrapur-I Block in the District of Malda under Malda Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000335/2022-2023</t>
+  </si>
+  <si>
+    <t>2384/MD</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of CHOUPALDANGA &amp; its adjoining mouza Water Scheme at Harishchandrapur-I Dev. Block under Malda Division, PHE Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000298/2022-2023</t>
+  </si>
+  <si>
+    <t>2194/MD</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>06/11/2022</t>
+  </si>
+  <si>
+    <t>M/S EHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 150 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of CHOUPALDANGA Water Supply Scheme at Harishchandrapur I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000326/2022-2023</t>
+  </si>
+  <si>
+    <t>2348/MD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>MECHANO TRADING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2022-2023</t>
   </si>
   <si>
     <t>2755/MD</t>
   </si>
   <si>
     <t>22/11/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 150 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of materials at Heads Work Site of CHOUPALDANGA Water Supply Scheme at Harishchandrapur I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...20 lines deleted...]
-    <t>MECHANO TRADING CO.</t>
+    <t>Formal work order for the work of Construction of 500 M3 Capacity OHR with Soil Investigation and FHTC of CHOUPALDANGA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>2007/MD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>NIRMAN</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Choupaldanga Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011833)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000312/2023-2024</t>
+  </si>
+  <si>
+    <t>2314/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>COMBINE ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 150 Mtr. Deep Big dia Tube well (2 Nos.) at CHOUPALDANGA Water Supply Scheme under Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000677/2022-2023</t>
+  </si>
+  <si>
+    <t>1139/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Choupaldanga PWSS, Kushida C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000300/2023-2024</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Bill for reimbursement of cost of Diesel and Mobil in respect of hired Vehicle Car No. WB61A/3084, For the month of June and July 2023.</t>
   </si>
   <si>
     <t>BILL/00330/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-192</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>SHYAMAL KUMAR MAITRA</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of CHOUPALDANGA &amp; its adjoining mouza Water Scheme at Harishchandrapur-I Dev. Block under Malda Division, PHE Dte. In the District of Malda.</t>
-[...38 lines deleted...]
-    <t>DUTTA ENTERPRISE</t>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 2 at CHOUPALDANGA Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000934/2023-2024</t>
+  </si>
+  <si>
+    <t>579/MD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>GULJAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 3 at CHOUPALDANGA Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000935/2023-2024</t>
+  </si>
+  <si>
+    <t>580/MD</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including Specials and Valves for CHOUPALDANGA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000924/2023-2024</t>
+  </si>
+  <si>
+    <t>511/MD</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>AHONA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tubewell site of Choupaldanga Water Supply Scheme under Harischandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000165/2024-2025</t>
+  </si>
+  <si>
+    <t>2940/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>03/11/2024</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000121/2023-2024</t>
   </si>
   <si>
     <t>91/MD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>New service connection at CHOUPALDANGA Pwss pH NO II Under EE/MLMD PHE DTE DIST. Malda.( kushida c c c)</t>
   </si>
   <si>
     <t>BILL/03678/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-661</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>New service connection at CHOUPALDANGA Pwss pH NO III Under EE/MLMD PHE DTE DIST. Malda.( kushida c c c)</t>
   </si>
   <si>
     <t>BILL/03679/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-662</t>
   </si>
   <si>
-    <t>Formal work order for the work of Laying of Distribution pipe line of CHOUPALDANGA and its adjoining mouzas Pipe Water Supply Scheme at Harishchandrapur-I Block in the District of Malda under Malda Division P.H.E. Dte.</t>
-[...64 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at Head Work site of Choupaldanga Water Supply Scheme under Harischandrapur-I Block under Malda Division, PHE Dte. in the district of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000146/2025-2026</t>
   </si>
   <si>
     <t>2684/MD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>GIRIDHARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tubewell site of Choupaldanga Water Supply Scheme under Harischandrapur-I Block under Malda Division, PHE Dte. in the district of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000147/2025-2026</t>
   </si>
   <si>
     <t>2685/MD</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>15/02/2026</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Formal work order for the work of Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Choupaldanga Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000063/2025-2026</t>
   </si>
   <si>
     <t>1911/MD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>13/07/2025</t>
   </si>
   <si>
-    <t>Laying of Rising Main including Specials and Valves for CHOUPALDANGA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...34 lines deleted...]
-  <si>
     <t>RTOR000022/2025-2026</t>
   </si>
   <si>
     <t>2804/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
-    <t>Formal work order for the work of Construction of 500 M3 Capacity OHR with Soil Investigation and FHTC of CHOUPALDANGA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...16 lines deleted...]
-  <si>
     <t>Jack Pushing of D.I. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method at Gohila area of Choupaldanga Pipe Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Sri Susanta Saha, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000970/2025-2026</t>
   </si>
   <si>
     <t>697/MD</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>Jack Pushing of D.I. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method at Choupaldanga Pipe Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000971/2025-2026</t>
+  </si>
+  <si>
+    <t>698/MD</t>
+  </si>
+  <si>
     <t>10/03/2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>698/MD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1013,1388 +1016,1388 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>53</v>
+        <v>275.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>217.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.9</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>9.65</v>
+        <v>6.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.71</v>
+        <v>6.01</v>
       </c>
       <c r="R4" s="4">
-        <v>90.28</v>
+        <v>90.06</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4">
-        <v>3004302721</v>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.2</v>
+        <v>9.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.2</v>
+        <v>8.71</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>90.28</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.36</v>
+        <v>53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>6.67</v>
+        <v>243.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.01</v>
+        <v>59.39</v>
       </c>
       <c r="R7" s="4">
-        <v>90.06</v>
+        <v>24.37</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>20.31</v>
+        <v>38.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>20.05</v>
+        <v>6.57</v>
       </c>
       <c r="R8" s="4">
-        <v>98.69</v>
+        <v>17.01</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>10.44</v>
+        <v>20.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.69</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>75</v>
+      </c>
+      <c r="L10" s="4">
+        <v>3004302721</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>3.87</v>
+        <v>3.2</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>4.06</v>
+        <v>0.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>275.7</v>
+        <v>4.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>217.53</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>78.9</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>38.6</v>
+        <v>4.19</v>
       </c>
       <c r="Q13" s="4">
-        <v>6.57</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>17.01</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>4.19</v>
+        <v>14.91</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="P15" s="4">
-        <v>4.19</v>
+        <v>8.82</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="P16" s="4">
-        <v>25.91</v>
+        <v>10.44</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="P17" s="4">
-        <v>17.12</v>
+        <v>3.87</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="P18" s="4">
-        <v>104.36</v>
+        <v>4.06</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>14.91</v>
+        <v>25.91</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>8.82</v>
+        <v>17.12</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>126</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K21" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P21" s="4">
-        <v>11.01</v>
+        <v>104.36</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>133</v>
+        <v>51</v>
       </c>
       <c r="P22" s="4">
-        <v>243.67</v>
+        <v>11.01</v>
       </c>
       <c r="Q22" s="4">
-        <v>59.39</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>24.37</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>134</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>135</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="P23" s="4">
         <v>2.08</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>135</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="P24" s="4">
         <v>8.32</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>870.45</v>
       </c>
       <c r="P25" s="8">
         <v>321.45</v>
       </c>
       <c r="Q25" s="8">
         <v>36.93</v>
       </c>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>