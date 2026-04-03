--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -167,51 +167,51 @@
   <si>
     <t>RTOR000055/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Formal work order for the work of Augmentation of SAHAPUR Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000080/2023-2024</t>
   </si>
   <si>
     <t>2093/MD</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
-    <t>24/10/2025</t>
+    <t>21/07/2026</t>
   </si>
   <si>
     <t>S DUTTA</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning of electro-mechanical components at T/W no. II,III &amp; IV of Augmentation of Sahapur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013245)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000691/2023-2024</t>
   </si>
   <si>
     <t>2766/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
@@ -257,72 +257,72 @@
   <si>
     <t>BILL/00880/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-478</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>NATIONAL HIGHWAYS AUTHORITY OF INDIA PAYABLE AT MALDA</t>
   </si>
   <si>
     <t>Laying of Rising Main including Specials and Valves for Sahapur Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000203/2024-2025</t>
   </si>
   <si>
     <t>2990/MD</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
-    <t>08/03/2025</t>
+    <t>22/04/2025</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
   </si>
   <si>
     <t>Formal work order for the work of Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sahapur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000136/2025-2026</t>
   </si>
   <si>
     <t>2534/MD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>27/09/2025</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of Construction of Boundary Wall at Head Work site of Sahapur Water Supply Scheme under Old Malda Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000894/2024-2025</t>
   </si>
   <si>
     <t>1224/MD</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 1st Tube Well Site of SAHAPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>