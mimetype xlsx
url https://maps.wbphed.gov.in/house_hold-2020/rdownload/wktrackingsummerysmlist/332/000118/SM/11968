--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,62 +312,50 @@
     <t>ORD/000894/2024-2025</t>
   </si>
   <si>
     <t>1224/MD</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 1st Tube Well Site of SAHAPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000896/2024-2025</t>
   </si>
   <si>
     <t>1226/MD</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
-  </si>
-[...10 lines deleted...]
-    <t>M/S S. S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of Boundary wall, Pump House and Construction of Toilet at 3rdd Tube Well Site of SAHAPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000897/2024-2025</t>
   </si>
   <si>
     <t>1227/MD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -930,54 +918,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>1.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.83</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1115,54 +1103,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>785.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>307.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>39.15</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1178,54 +1166,54 @@
       <c r="I7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>31.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.45</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.91</v>
       </c>
       <c r="S7" s="4">
         <v>84</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1723,170 +1711,107 @@
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="P16" s="4">
-        <v>3.73</v>
+        <v>5.02</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1163.15</v>
+      </c>
+      <c r="P17" s="8">
+        <v>335.56</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>28.85</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>