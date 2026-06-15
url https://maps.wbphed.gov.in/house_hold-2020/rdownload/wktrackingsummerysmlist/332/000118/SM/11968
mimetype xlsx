--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -155,216 +155,240 @@
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000055/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning of electro-mechanical components at T/W no. II,III &amp; IV of Augmentation of Sahapur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013245)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000691/2023-2024</t>
+  </si>
+  <si>
+    <t>2766/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>RTOR000186/2023-2024</t>
+  </si>
+  <si>
+    <t>821/MD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>BILL/00841/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-461</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS), NORTHEAST FRONTIER RAILWAY KATIHAR DIVISION</t>
+  </si>
+  <si>
+    <t>BILL/01127/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-602</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>Laying of 200 mm dia HDPE water carrying pipe of chainage 327.800 of the NH-34 of Sahapur GhoshparaBypass More of Saha &amp; Adjoining Mouza water supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00880/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-478</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>NATIONAL HIGHWAYS AUTHORITY OF INDIA PAYABLE AT MALDA</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including Specials and Valves for Sahapur Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000203/2024-2025</t>
+  </si>
+  <si>
+    <t>2990/MD</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>S. N. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sahapur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000136/2025-2026</t>
+  </si>
+  <si>
+    <t>2534/MD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>M/S DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation work of Construction of Boundary Wall at Head Work site of Sahapur Water Supply Scheme under Old Malda Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000894/2024-2025</t>
+  </si>
+  <si>
+    <t>1224/MD</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 1st Tube Well Site of SAHAPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000896/2024-2025</t>
+  </si>
+  <si>
+    <t>1226/MD</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Augmentation of Boundary wall, Pump House and Construction of Toilet at 3rdd Tube Well Site of SAHAPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000897/2024-2025</t>
+  </si>
+  <si>
+    <t>1227/MD</t>
+  </si>
+  <si>
+    <t>RTOR000021/2025-2026</t>
+  </si>
+  <si>
+    <t>2825/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
     <t>Formal work order for the work of Augmentation of SAHAPUR Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000080/2023-2024</t>
   </si>
   <si>
     <t>2093/MD</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>S DUTTA</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...146 lines deleted...]
-    <t>1227/MD</t>
+    <t>Augmentation work of Pump House and Construction of Toilet at Head Work site Site of Sahapur Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000895/2024-2025</t>
+  </si>
+  <si>
+    <t>1225/MD</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>M/S S. S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1064,754 +1088,876 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>785.2</v>
+        <v>31.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>307.41</v>
+        <v>26.45</v>
       </c>
       <c r="R6" s="4">
-        <v>39.15</v>
+        <v>84.91</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>31.15</v>
+        <v>23.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>26.45</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>84.91</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>23.62</v>
+        <v>0.05</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>0.05</v>
+        <v>4.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.41</v>
+        <v>0.56</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>0.56</v>
+        <v>24.73</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>24.73</v>
+        <v>123.11</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>123.11</v>
+        <v>25.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>25.15</v>
+        <v>11.48</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>11.48</v>
+        <v>5.02</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="P16" s="4">
-        <v>5.02</v>
+        <v>23.62</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="4">
+        <v>785.2</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>307.41</v>
+      </c>
+      <c r="R17" s="4">
+        <v>39.15</v>
+      </c>
+      <c r="S17" s="4">
+        <v>45</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P18" s="4">
+        <v>3.73</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1190.5</v>
+      </c>
+      <c r="P19" s="8">
+        <v>335.56</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>28.19</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>