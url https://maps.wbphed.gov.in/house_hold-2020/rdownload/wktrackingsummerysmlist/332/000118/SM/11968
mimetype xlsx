--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -116,179 +116,197 @@
   <si>
     <t>Acceptance cum formal work order for Design, Preparation &amp; Submission of DPR as per existing route survey data for Augmentation of SAHAPUR Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>Biswajit Gosh, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000538/2021-2022</t>
   </si>
   <si>
     <t>2692/MD</t>
   </si>
   <si>
     <t>09/09/2021</t>
   </si>
   <si>
     <t>16/09/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Formal work order for the work of Augmentation of SAHAPUR Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000080/2023-2024</t>
+  </si>
+  <si>
+    <t>2093/MD</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>S DUTTA</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning of electro-mechanical components at T/W no. II,III &amp; IV of Augmentation of Sahapur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/013245)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000691/2023-2024</t>
+  </si>
+  <si>
+    <t>2766/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/12/2026</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 4/6 to 4/7 between Old Malda Station (OLMF) to Malda Court Station (MLFC) for SAHAPUR and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Amit Biswas, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000607/2023-2024</t>
   </si>
   <si>
     <t>4111/MD</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000055/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...23 lines deleted...]
-    <t>HANNAN BUILDERS PVT. LTD.</t>
+    <t>Laying of Rising Main including Specials and Valves for Sahapur Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000203/2024-2025</t>
+  </si>
+  <si>
+    <t>2990/MD</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>S. N. CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000186/2023-2024</t>
   </si>
   <si>
     <t>821/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>BILL/00841/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-461</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS), NORTHEAST FRONTIER RAILWAY KATIHAR DIVISION</t>
   </si>
   <si>
     <t>BILL/01127/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-602</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>Laying of 200 mm dia HDPE water carrying pipe of chainage 327.800 of the NH-34 of Sahapur GhoshparaBypass More of Saha &amp; Adjoining Mouza water supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00880/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-478</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>NATIONAL HIGHWAYS AUTHORITY OF INDIA PAYABLE AT MALDA</t>
   </si>
   <si>
-    <t>Laying of Rising Main including Specials and Valves for Sahapur Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...16 lines deleted...]
-  <si>
     <t>Formal work order for the work of Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sahapur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000136/2025-2026</t>
   </si>
   <si>
     <t>2534/MD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of Construction of Boundary Wall at Head Work site of Sahapur Water Supply Scheme under Old Malda Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000894/2024-2025</t>
@@ -296,99 +314,81 @@
   <si>
     <t>1224/MD</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House and Construction of Toilet at 1st Tube Well Site of SAHAPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000896/2024-2025</t>
   </si>
   <si>
     <t>1226/MD</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
+    <t>Augmentation work of Pump House and Construction of Toilet at Head Work site Site of Sahapur Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000895/2024-2025</t>
+  </si>
+  <si>
+    <t>1225/MD</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>M/S S. S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Augmentation of Boundary wall, Pump House and Construction of Toilet at 3rdd Tube Well Site of SAHAPUR Water Supply Scheme of Old Malda Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000897/2024-2025</t>
   </si>
   <si>
     <t>1227/MD</t>
   </si>
   <si>
     <t>RTOR000021/2025-2026</t>
   </si>
   <si>
     <t>2825/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>M/S S. S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1002,909 +1002,909 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>22.05</v>
+        <v>785.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>307.41</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>39.15</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>104.87</v>
+        <v>31.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>26.45</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.91</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>31.15</v>
+        <v>22.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>26.45</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>84.91</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>23.62</v>
+        <v>104.87</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>0.05</v>
+        <v>24.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>4.41</v>
+        <v>23.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>0.56</v>
+        <v>0.05</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>24.73</v>
+        <v>4.41</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="I12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>123.11</v>
+        <v>0.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>25.15</v>
+        <v>123.11</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>11.48</v>
+        <v>25.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>5.02</v>
+        <v>11.48</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>46</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>23.62</v>
+        <v>3.73</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="P17" s="4">
-        <v>785.2</v>
+        <v>5.02</v>
       </c>
       <c r="Q17" s="4">
-        <v>307.41</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>39.15</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>61</v>
       </c>
       <c r="P18" s="4">
-        <v>3.73</v>
+        <v>23.62</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>