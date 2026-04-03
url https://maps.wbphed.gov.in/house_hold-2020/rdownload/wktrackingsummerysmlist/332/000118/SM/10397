--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -224,132 +224,168 @@
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>KARMAKAR CONSTRICTION.</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line in connection with Augmentation of Uttar Rampur Mouza (JL-36) under KUSHIDA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000763/2023-2024</t>
   </si>
   <si>
     <t>5324/MD</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
+    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000975/2024-2025</t>
+  </si>
+  <si>
+    <t>3517/MLMD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kushida Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000760/2024-2025</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Chanchal Sub-Division, PHE Dte. (Period from 06/02/2024 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>ORD/001221/2023-2024</t>
+  </si>
+  <si>
+    <t>589/MD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>M/S FOUR STAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Khusida, Bhingol, Uttar Harishandrapur, Dakshin Mahendrapur, Konar, Rangaipur PWSS under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000956/2024-2025</t>
+  </si>
+  <si>
+    <t>645/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 3 at KUSHIDA Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000936/2023-2024</t>
   </si>
   <si>
     <t>581/MD</t>
   </si>
   <si>
-    <t>02/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
-    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
-[...65 lines deleted...]
-    <t>26/02/2025</t>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 4 at KUSHIDA Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000937/2023-2024</t>
+  </si>
+  <si>
+    <t>582/MD</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>SR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm. Dia. x 150 mm. Big dia. Tube Well of 150m Deep at 3rd Tubewell site of Kushida PWSS under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>3451/MD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>SAUDAGAR INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1342,384 +1378,506 @@
         <v>91.57</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>4.19</v>
+        <v>0.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="L12" s="4" t="s">
         <v>78</v>
+      </c>
+      <c r="L12" s="4">
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="P12" s="4">
-        <v>0.78</v>
+        <v>78.22</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>78.22</v>
+        <v>0.71</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="P14" s="4">
-        <v>0.71</v>
+        <v>0.95</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>92</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P15" s="4">
-        <v>0.95</v>
+        <v>4.19</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.19</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>95</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P17" s="4">
+        <v>10.14</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>90</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1057.99</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>