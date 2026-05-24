--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,222 +170,231 @@
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Kushida Pipe Water Supply Scheme at Harishchandrapur-I Block in the District of Malda under Malda Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation</t>
   </si>
   <si>
     <t>ORD/000011/2023-2024</t>
   </si>
   <si>
     <t>1568/MD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SUBHAS CHANDRA KESHARI</t>
   </si>
   <si>
-    <t>Formal work order for the work of Construction of 700 M3 Capacity OHR with Soil Investigation and FHTC of Kushida Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...8 lines deleted...]
-    <t>17/12/2025</t>
+    <t>Laying of Distribution pipe line in connection with Augmentation of Uttar Rampur Mouza (JL-36) under KUSHIDA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000763/2023-2024</t>
+  </si>
+  <si>
+    <t>5324/MD</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>25/02/2024</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000975/2024-2025</t>
+  </si>
+  <si>
+    <t>3517/MLMD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kushida Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000760/2024-2025</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Chanchal Sub-Division, PHE Dte. (Period from 06/02/2024 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>ORD/001221/2023-2024</t>
+  </si>
+  <si>
+    <t>589/MD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>M/S FOUR STAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply, installation, and commissioning of electro-mechanical components at T/W no. III &amp; IV of Augmentation of Khusida Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008174)</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-05,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/001799/2023-2024</t>
   </si>
   <si>
     <t>3686/MLMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>KARMAKAR CONSTRICTION.</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe line in connection with Augmentation of Uttar Rampur Mouza (JL-36) under KUSHIDA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...85 lines deleted...]
-  <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 3 at KUSHIDA Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000936/2023-2024</t>
   </si>
   <si>
     <t>581/MD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 4 at KUSHIDA Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000937/2023-2024</t>
   </si>
   <si>
     <t>582/MD</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>SR ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 250mm. Dia. x 150 mm. Big dia. Tube Well of 150m Deep at 3rd Tubewell site of Kushida PWSS under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000305/2024-2025</t>
   </si>
   <si>
     <t>3451/MD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>SAUDAGAR INDIA</t>
+  </si>
+  <si>
+    <t>Replacement of existing tube well by 200x200 mm dia. and 180 M Deep by Big Dia Tube Well at 2nd Tube Well site of Khusida Piped Water Supply Scheme at Harishchandrapur-I block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>4818/MD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>Replacement of existing tube well by 200x200 mm dia. and 180 M Deep by Big Dia Tube Well at Head Work site of Kusida Piped Water Supply Scheme at Harishchandrapur-I block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2024-2025</t>
+  </si>
+  <si>
+    <t>4819/MD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm. Dia. x 150 mm. Big dia. Tube Well of 150m Deep at 4th Tubewell site of Kushida PWSS under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>3233/MD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1173,711 +1182,772 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>434.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>288</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>66.33</v>
       </c>
       <c r="S7" s="4">
         <v>87</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>333.31</v>
+        <v>91.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>18.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>20.72</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>25.1</v>
+        <v>0.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="L10" s="4" t="s">
         <v>67</v>
+      </c>
+      <c r="L10" s="4">
+        <v>81</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P10" s="4">
-        <v>91.57</v>
+        <v>78.22</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.78</v>
+        <v>0.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.47</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>206.72</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4">
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>78.22</v>
+        <v>25.1</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>20.64</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>82.24</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="P13" s="4">
-        <v>0.71</v>
+        <v>4.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.95</v>
+        <v>4.19</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>36</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>4.19</v>
+        <v>10.14</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>10.91</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="P17" s="4">
-        <v>10.14</v>
+        <v>10.91</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P18" s="4">
+        <v>10.14</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>95</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>755.71</v>
+      </c>
+      <c r="P19" s="8">
+        <v>329.08</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>43.55</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>