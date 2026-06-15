--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,116 @@
     <t>Replacement of existing tube well by 200x200 mm dia. and 180 M Deep by Big Dia Tube Well at Head Work site of Kusida Piped Water Supply Scheme at Harishchandrapur-I block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000465/2024-2025</t>
   </si>
   <si>
     <t>4819/MD</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Sinking of 250mm. Dia. x 150 mm. Big dia. Tube Well of 150m Deep at 4th Tubewell site of Kushida PWSS under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>3233/MD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>RTOR000015/2025-2026</t>
+  </si>
+  <si>
+    <t>2806/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>New service connection at kushida PWSS T/W NO IV Under EE/MLMD PHE DTE DIST. Malda.( KUSHIDA c c c)</t>
+  </si>
+  <si>
+    <t>BILL/02718/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-595</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>New service connection at KUSHIDA PWSS T/W NOIII Under EE/MLMD PHE DTE DIST. Malda.( kushida c c c)</t>
+  </si>
+  <si>
+    <t>BILL/02717/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-594</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 700 M3 Capacity OHR with Soil Investigation and FHTC of Kushida Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2023-2024</t>
+  </si>
+  <si>
+    <t>1569/MD</t>
+  </si>
+  <si>
+    <t>13/09/2026</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Khusida, Bhingol, Uttar Harishandrapur, Dakshin Mahendrapur, Konar, Rangaipur PWSS under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000956/2024-2025</t>
+  </si>
+  <si>
+    <t>645/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,70 +849,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1867,87 +1933,380 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P18" s="4">
         <v>10.14</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="L19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P19" s="4">
+        <v>15.54</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P20" s="4">
+        <v>6.11</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P21" s="4">
+        <v>6.38</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P22" s="4">
+        <v>333.31</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>122.89</v>
+      </c>
+      <c r="R22" s="4">
+        <v>36.87</v>
+      </c>
+      <c r="S22" s="4">
+        <v>65</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>1117.99</v>
+      </c>
+      <c r="P24" s="8">
+        <v>451.98</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>40.43</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>