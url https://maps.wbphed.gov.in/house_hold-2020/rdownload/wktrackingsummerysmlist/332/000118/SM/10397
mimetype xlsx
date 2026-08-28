--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -125,342 +125,342 @@
   <si>
     <t>1195/MD</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>24/06/2022</t>
   </si>
   <si>
     <t>RANJIT ADHIKARY</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.6mtr.X 3.0mtr Switch Room cum chlorine room with Water Supply and sanitary arragement at 4th Tube Well site of Kushida Water Supply Scheme under Malda Division, PHE Dte. In the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000029/2022-2023</t>
   </si>
   <si>
     <t>1196/MD</t>
   </si>
   <si>
     <t>RAHANUL ALAM</t>
   </si>
   <si>
+    <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Kushida Pipe Water Supply Scheme at Harishchandrapur-I Block in the District of Malda under Malda Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000011/2023-2024</t>
+  </si>
+  <si>
+    <t>1568/MD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SUBHAS CHANDRA KESHARI</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 700 M3 Capacity OHR with Soil Investigation and FHTC of Kushida Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2023-2024</t>
+  </si>
+  <si>
+    <t>1569/MD</t>
+  </si>
+  <si>
+    <t>13/09/2026</t>
+  </si>
+  <si>
+    <t>Laying of Distribution pipe line in connection with Augmentation of Uttar Rampur Mouza (JL-36) under KUSHIDA Piped Water Supply Scheme at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000763/2023-2024</t>
+  </si>
+  <si>
+    <t>5324/MD</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>25/02/2024</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, and commissioning of electro-mechanical components at T/W no. III &amp; IV of Augmentation of Khusida Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008174)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/001799/2023-2024</t>
+  </si>
+  <si>
+    <t>3686/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>KARMAKAR CONSTRICTION.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000047/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000975/2024-2025</t>
+  </si>
+  <si>
+    <t>3517/MLMD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Chanchal Sub-Division, PHE Dte. (Period from 06/02/2024 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>ORD/001221/2023-2024</t>
+  </si>
+  <si>
+    <t>589/MD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>M/S FOUR STAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 4 at KUSHIDA Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000937/2023-2024</t>
+  </si>
+  <si>
+    <t>582/MD</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>SR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 3 at KUSHIDA Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000936/2023-2024</t>
+  </si>
+  <si>
+    <t>581/MD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm. Dia. x 150 mm. Big dia. Tube Well of 150m Deep at 4th Tubewell site of Kushida PWSS under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000282/2024-2025</t>
+  </si>
+  <si>
+    <t>3233/MD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>SAUDAGAR INDIA</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm. Dia. x 150 mm. Big dia. Tube Well of 150m Deep at 3rd Tubewell site of Kushida PWSS under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>3451/MD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>Replacement of existing tube well by 200x200 mm dia. and 180 M Deep by Big Dia Tube Well at 2nd Tube Well site of Khusida Piped Water Supply Scheme at Harishchandrapur-I block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>4818/MD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>Replacement of existing tube well by 200x200 mm dia. and 180 M Deep by Big Dia Tube Well at Head Work site of Kusida Piped Water Supply Scheme at Harishchandrapur-I block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000465/2024-2025</t>
+  </si>
+  <si>
+    <t>4819/MD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
     <t>RTOR000136/2023-2024</t>
   </si>
   <si>
     <t>115/MD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Kushida Pipe Water Supply Scheme at Harishchandrapur-I Block in the District of Malda under Malda Division P.H.E. Dte.</t>
-[...59 lines deleted...]
-    <t>SUBRATA SAHA</t>
+    <t>New service connection at kushida PWSS T/W NO IV Under EE/MLMD PHE DTE DIST. Malda.( KUSHIDA c c c)</t>
+  </si>
+  <si>
+    <t>BILL/02718/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-595</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>New service connection at KUSHIDA PWSS T/W NOIII Under EE/MLMD PHE DTE DIST. Malda.( kushida c c c)</t>
+  </si>
+  <si>
+    <t>BILL/02717/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-594</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kushida Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000760/2024-2025</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
-    <t>Continuation work order for Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Chanchal Sub-Division, PHE Dte. (Period from 06/02/2024 to 30/06/2024).</t>
-[...125 lines deleted...]
-    <t>26/09/2024</t>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Khusida, Bhingol, Uttar Harishandrapur, Dakshin Mahendrapur, Konar, Rangaipur PWSS under Harishchandrapur-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000956/2024-2025</t>
+  </si>
+  <si>
+    <t>645/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
   </si>
   <si>
     <t>RTOR000015/2025-2026</t>
   </si>
   <si>
     <t>2806/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
-  </si>
-[...55 lines deleted...]
-    <t>26/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1109,1160 +1109,1160 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>51.58</v>
+        <v>434.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>288</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.33</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>13.49</v>
+        <v>333.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>122.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>36.87</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P7" s="4">
+        <v>91.57</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>18.97</v>
+      </c>
+      <c r="R7" s="4">
+        <v>20.72</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>91.57</v>
+        <v>25.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>18.97</v>
+        <v>20.64</v>
       </c>
       <c r="R8" s="4">
-        <v>20.72</v>
+        <v>82.24</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>0.78</v>
+        <v>51.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>78.22</v>
+        <v>0.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>0.71</v>
       </c>
       <c r="Q11" s="4">
         <v>1.47</v>
       </c>
       <c r="R11" s="4">
         <v>206.72</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>25.1</v>
+        <v>4.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>20.64</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>82.24</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P13" s="4">
         <v>4.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>4.19</v>
+        <v>10.14</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>10.14</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="P16" s="4">
         <v>10.91</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="P17" s="4">
         <v>10.91</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="P18" s="4">
-        <v>10.14</v>
+        <v>13.49</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>15.54</v>
+        <v>6.11</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>6.11</v>
+        <v>6.38</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="I21" s="13"/>
-      <c r="J21" s="13"/>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="L21" s="4">
+        <v>81</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>120</v>
+        <v>43</v>
       </c>
       <c r="P21" s="4">
-        <v>6.38</v>
+        <v>78.22</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>46</v>
+        <v>127</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="P22" s="4">
-        <v>333.31</v>
+        <v>0.95</v>
       </c>
       <c r="Q22" s="4">
-        <v>122.89</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>36.87</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="P23" s="4">
-        <v>0.95</v>
+        <v>15.54</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>135</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>1117.99</v>