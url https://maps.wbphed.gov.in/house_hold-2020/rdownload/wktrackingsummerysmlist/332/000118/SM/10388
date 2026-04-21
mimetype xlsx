--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -826,54 +826,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>188.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>128.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.79</v>
       </c>
       <c r="S4" s="4">
         <v>97</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -887,54 +887,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>129.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>91.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.8</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1043,54 +1043,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>578.14</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>219.7</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>