--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -104,108 +104,108 @@
   <si>
     <t>Installation of Stand-Alone Community Purification Plant at Schools(100 nos) of Harishchandrapur-I Dev. Block, Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10388</t>
   </si>
   <si>
     <t>School</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000026/2021-2022</t>
   </si>
   <si>
     <t>721/MD</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Formal work order for the work of Installation of Stand-Alone Community Purification Plant (CWPP) for Schools at Mahendrapur &amp; Bhingole GP of Harishchandrapur-I Dev. Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000460/2022-2023</t>
+  </si>
+  <si>
+    <t>43/MD</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>MILLENNIUM ENTERPRISR</t>
+  </si>
+  <si>
     <t>Formal work order for the work of Installation of Stand-Alone Community Purification Plant (CWPP) for Schools at Harishchandrapur &amp; Boroi GP of Harishchandrapur-I Dev. Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000499/2022-2023</t>
   </si>
   <si>
     <t>90/MD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for the work of Installation of Stand-Alone Community Purification Plant (CWPP) for Schools at Rashidabad &amp; Kushida GP of Harishchandrapur-I Dev. Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000580/2022-2023</t>
   </si>
   <si>
     <t>817/MD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>06/05/2023</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>MILLENNIUM ENTERPRISR</t>
   </si>
   <si>
     <t>Formal work order for the work of Installation of Stand-Alone Community Purification Plant (CWPP) for Schools at Tulshihata GP of Harishchandrapur-I Dev. Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000507/2022-2023</t>
   </si>
   <si>
     <t>198/MD</t>
   </si>
   <si>
     <t>19/01/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -823,60 +823,60 @@
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>188.85</v>
+        <v>97.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>128.03</v>
+        <v>84.3</v>
       </c>
       <c r="R4" s="4">
-        <v>67.79</v>
+        <v>86.87</v>
       </c>
       <c r="S4" s="4">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -884,60 +884,60 @@
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>129.47</v>
+        <v>188.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>91.67</v>
+        <v>178.19</v>
       </c>
       <c r="R5" s="4">
-        <v>70.8</v>
+        <v>94.35</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -945,152 +945,152 @@
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>97.04</v>
+        <v>129.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>100.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>77.6</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
         <v>97.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>82.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.85</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>578.14</v>
       </c>
       <c r="P8" s="8">
-        <v>219.7</v>
+        <v>445.3</v>
       </c>
       <c r="Q8" s="8">
-        <v>38</v>
+        <v>77.02</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>