--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -838,54 +838,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>157.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.53</v>
       </c>
       <c r="S4" s="4">
         <v>63</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -899,54 +899,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>129.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>68.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>52.55</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -960,54 +960,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>136.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>42.07</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>30.8</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1055,54 +1055,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>617.5</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>210.18</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>34.04</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>