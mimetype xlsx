--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Installation of Stand-Alone Community Purification Plant at Schools(87 nos) of Ratua-I Dev. Block, Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/10385</t>
   </si>
   <si>
     <t>School</t>
   </si>
   <si>
+    <t>Formal work order for the work of Installation of Stand-Alone Community Purification Plant (CWPP) for Schools at Bilaimari &amp; Mahanandatala GP of Ratua-I Dev. Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Tilok Roy, Junior Engineer,Tapan Haldar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000422/2022-2023</t>
+  </si>
+  <si>
+    <t>3193/MD</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>12/03/2023</t>
+  </si>
+  <si>
+    <t>WATER TECH</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Installation of Stand-Alone Community Purification Plant (CWPP) for School at Debipur, Kahala &amp; Baharal GP of Ratua-I Dev. Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Prosanta Mandal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sujit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000428/2022-2023</t>
+  </si>
+  <si>
+    <t>3199/MD</t>
+  </si>
+  <si>
+    <t>USHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2021-2022</t>
   </si>
   <si>
     <t>719/MD</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...40 lines deleted...]
-    <t>USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for the work of Installation of Stand-Alone Community Purification Plant (CWPP) for Schools at Chandmani-I &amp; Chandmani-II GP of Rtua-I Dev. Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Prasanta Mandal, Assistant Engineer,Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Sujit Sarkar, Junior Engineer,Mr. Tilok Roy, Junior Engineer,Tapan Haldar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000515/2022-2023</t>
   </si>
   <si>
     <t>468/MD</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>23/04/2023</t>
   </si>
   <si>
     <t>MILLENNIUM ENTERPRISR</t>
   </si>
@@ -756,200 +756,200 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>57.3</v>
+        <v>157.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>149.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.08</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>157.2</v>
+        <v>129.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>99.87</v>
+        <v>121.37</v>
       </c>
       <c r="R4" s="4">
-        <v>63.53</v>
+        <v>93.47</v>
       </c>
       <c r="S4" s="4">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>129.85</v>
+        <v>57.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>68.24</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>52.55</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -960,54 +960,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>136.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>42.07</v>
+        <v>126.41</v>
       </c>
       <c r="R6" s="4">
-        <v>30.8</v>
+        <v>92.56</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1055,54 +1055,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>617.5</v>
       </c>
       <c r="P8" s="8">
-        <v>210.18</v>
+        <v>397.25</v>
       </c>
       <c r="Q8" s="8">
-        <v>34.04</v>
+        <v>64.33</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>