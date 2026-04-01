--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -320,51 +320,51 @@
   <si>
     <t>BP-2022-23-211</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, MALDA HIGHWAY DIVISION, P.W. (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>Formal work order for the work of Construction of 600 M3 Capacity OHR with FHTC (Mouza- Jaitan, Mirzapur, Mukuli and Salalpur) of Mirzapur Piped Water Supply Scheme at Bamangola Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000312/2023-2024</t>
   </si>
   <si>
     <t>2917/MD</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
-    <t>27/01/2024</t>
+    <t>29/05/2025</t>
   </si>
   <si>
     <t>MATIUR RAHAMAN</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 120 m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Head Work Site of Mirzapur Water Supply Scheme of Bamangola Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000601/2024-2025</t>
   </si>
   <si>
     <t>5740/MD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>DEBAPRIYA SAHA</t>
   </si>