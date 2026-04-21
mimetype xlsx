--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -1138,54 +1138,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.82</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1199,54 +1199,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>1.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1258,54 +1258,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>11.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.51</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1317,54 +1317,54 @@
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>11.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.86</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.55</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1376,54 +1376,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4">
         <v>3004228429</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>6.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1435,54 +1435,54 @@
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4">
         <v>3004228411</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>4.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1679,54 +1679,54 @@
       <c r="I12" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>0.44</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1799,54 +1799,54 @@
       <c r="I14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P14" s="4">
         <v>0.29</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2218,54 +2218,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>163.77</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>157.81</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>96.36</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2401,54 +2401,54 @@
       <c r="I24" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P24" s="4">
         <v>11.25</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>8.37</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>74.38</v>
       </c>
       <c r="S24" s="4">
         <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2767,88 +2767,88 @@
       <c r="I30" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>140</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>173</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>174</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>176</v>
       </c>
       <c r="P30" s="4">
         <v>11.25</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>8.89</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>79.03</v>
       </c>
       <c r="S30" s="4">
         <v>78</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="7" t="s">
         <v>177</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="11"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8">
         <v>902.81</v>
       </c>
       <c r="P31" s="8">
-        <v>0</v>
+        <v>210.39</v>
       </c>
       <c r="Q31" s="8">
-        <v>0</v>
+        <v>23.3</v>
       </c>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A31:N31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>