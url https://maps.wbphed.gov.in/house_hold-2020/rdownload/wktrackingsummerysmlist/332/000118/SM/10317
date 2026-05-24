--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -443,92 +443,74 @@
   <si>
     <t>ORD/000152/2024-2025</t>
   </si>
   <si>
     <t>2921/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of augmentation of MIRZAPUR Water Supply Scheme T/W no. III in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000965/2022-2023</t>
   </si>
   <si>
     <t>2951/MLMD</t>
   </si>
   <si>
-    <t>12/12/2025</t>
+    <t>04/06/2026</t>
   </si>
   <si>
     <t>M/S D.G.B. ENTERPRISE.</t>
   </si>
   <si>
     <t>Laying of Rising Main including Specials and Valves for Mirzapur Piped Water Supply Scheme at Bamongola Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000139/2025-2026</t>
   </si>
   <si>
     <t>2617/MD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>ANJIMA CONSTRUCTION CO.</t>
   </si>
   <si>
-    <t>Augmentation work of Pump Houses and Boundary Walls with New Construction of Boundary wall and Pump House (5.40x3.60 m) at Head work site of MIRZAPUR Water Supply Scheme at Bamangola Dev. Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of Tubewell No 3 at Mirzapur Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000864/2024-2025</t>
   </si>
   <si>
     <t>1220/MD</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>BABLU MANDAL</t>
   </si>
   <si>
     <t>Sinking of Tubewell No 4 at Mirzapur Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000865/2024-2025</t>
   </si>
   <si>
     <t>1221/MD</t>
@@ -543,50 +525,104 @@
     <t>3628/MD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>SAJEDUR RAHAMAN</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of augmentation of MIRZAPUR Water Supply Scheme T/W no. IV in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000966/2022-2023</t>
   </si>
   <si>
     <t>2952/MLMD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>DILIP MAHATO.</t>
+  </si>
+  <si>
+    <t>Additional Laying of different dia uPVC pipeline of Augmentation of MIRZAPUR Water Supply Scheme at Bamangola Dev. Block under Malda Division, P.H.E.Dte. In the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001031/2023-2024</t>
+  </si>
+  <si>
+    <t>1257/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tubewell Site of Mirzapur Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>3948/MD</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>GIRIDHARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works at Mirzapur, Baherpur &amp; Sub Surface Water based PWSS under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000937/2024-2025</t>
+  </si>
+  <si>
+    <t>628/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -975,51 +1011,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:W33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1557,54 +1593,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>12.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.14</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.03</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1618,54 +1654,54 @@
       <c r="I11" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>0.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1738,54 +1774,54 @@
         <v>76</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="4">
         <v>0.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1974,54 +2010,54 @@
       <c r="I17" s="13" t="s">
         <v>98</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
         <v>281.67</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>265.29</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>94.18</v>
       </c>
       <c r="S17" s="4">
         <v>89</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2096,54 +2132,54 @@
       <c r="I19" s="13" t="s">
         <v>112</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
         <v>89.01</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>33.68</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>37.84</v>
       </c>
       <c r="S19" s="4">
         <v>90</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2218,54 +2254,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P21" s="4">
         <v>163.77</v>
       </c>
       <c r="Q21" s="4">
-        <v>157.81</v>
+        <v>163.77</v>
       </c>
       <c r="R21" s="4">
-        <v>96.36</v>
+        <v>100</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2279,54 +2315,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="P22" s="4">
         <v>4.17</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2340,54 +2376,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>135</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>137</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P23" s="4">
         <v>12.53</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>12.53</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2502,69 +2538,69 @@
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>151</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K26" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="K26" s="4" t="s">
+      <c r="L26" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="N26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="O26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>38.45</v>
+        <v>12.17</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
@@ -2572,296 +2608,418 @@
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>157</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>158</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>159</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="P27" s="4">
-        <v>12.17</v>
+        <v>12.04</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>105</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="N28" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="M28" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>12.04</v>
+        <v>8.76</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>166</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M29" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N29" s="4" t="s">
         <v>169</v>
       </c>
-      <c r="N29" s="4" t="s">
+      <c r="O29" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="O29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P29" s="4">
-        <v>8.76</v>
+        <v>11.25</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>8.89</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>79.03</v>
       </c>
       <c r="S29" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K30" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="I30" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K30" s="4" t="s">
+      <c r="L30" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="M30" s="4" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>175</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>176</v>
+        <v>129</v>
       </c>
       <c r="P30" s="4">
-        <v>11.25</v>
+        <v>1.88</v>
       </c>
       <c r="Q30" s="4">
-        <v>8.89</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>79.03</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" s="7" t="s">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="I31" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="B31" s="7"/>
-[...22 lines deleted...]
-      <c r="S31" s="8"/>
+      <c r="J31" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="P31" s="4">
+        <v>9.68</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>9.66</v>
+      </c>
+      <c r="R31" s="4">
+        <v>99.83</v>
+      </c>
+      <c r="S31" s="4">
+        <v>100</v>
+      </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="P32" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>100</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="8"/>
+      <c r="N33" s="8"/>
+      <c r="O33" s="8">
+        <v>876.67</v>
+      </c>
+      <c r="P33" s="8">
+        <v>554.53</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>63.25</v>
+      </c>
+      <c r="R33" s="8"/>
+      <c r="S33" s="8"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A31:N31"/>
+    <mergeCell ref="A33:N33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>