--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -579,50 +579,101 @@
     <t>03/02/2025</t>
   </si>
   <si>
     <t>GIRIDHARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works at Mirzapur, Baherpur &amp; Sub Surface Water based PWSS under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000937/2024-2025</t>
   </si>
   <si>
     <t>628/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>RUQAIYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Dismentling of Concrete road and restoration of the same at different places related to laying of pipeline of Mirzapur Water Supply Scheme at Bamangola Dev. Block under Malda Division, P.H.E.Dte. In the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2025-2026</t>
+  </si>
+  <si>
+    <t>2269/MD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>RTOR000018/2025-2026</t>
+  </si>
+  <si>
+    <t>2809/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>RTOR000085/2025-2026</t>
+  </si>
+  <si>
+    <t>5552/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>Augmentation work of Pump Houses and Boundary Walls with New Construction of Boundary wall and Pump House (5.40x3.60 m) at Head work site of MIRZAPUR Water Supply Scheme at Bamangola Dev. Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>2413/MD</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>10/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1011,51 +1062,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W33"/>
+  <dimension ref="A1:W37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2939,87 +2990,323 @@
       </c>
       <c r="N32" s="4" t="s">
         <v>187</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>188</v>
       </c>
       <c r="P32" s="4">
         <v>0.75</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" s="7" t="s">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
         <v>189</v>
       </c>
-      <c r="B33" s="7"/>
-[...22 lines deleted...]
-      <c r="S33" s="8"/>
+      <c r="I33" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="P33" s="4">
+        <v>35.03</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>100</v>
+      </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P34" s="4">
+        <v>30.06</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>0</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P35" s="4">
+        <v>30.06</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>0</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P36" s="4">
+        <v>38.45</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>0</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="8"/>
+      <c r="N37" s="8"/>
+      <c r="O37" s="8">
+        <v>1010.27</v>
+      </c>
+      <c r="P37" s="8">
+        <v>554.53</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>54.89</v>
+      </c>
+      <c r="R37" s="8"/>
+      <c r="S37" s="8"/>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A33:N33"/>
+    <mergeCell ref="A37:N37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>