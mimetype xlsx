--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,287 +89,350 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Augmentation of Mirzapur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/10317</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Design, Preparation &amp; Submission of DPR as per existing route survey data for Augmentation of Mirzapur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000534/2021-2022</t>
+  </si>
+  <si>
+    <t>2687/MD</t>
+  </si>
+  <si>
+    <t>09/09/2021</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Route survey for distribution network design for augmentation of Mirzapur Water Supply Scheme in Bamongola block under Malda Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000146/2021-2022</t>
   </si>
   <si>
     <t>1744/MD</t>
   </si>
   <si>
     <t>15/06/2021</t>
   </si>
   <si>
     <t>29/06/2021</t>
   </si>
   <si>
-    <t>HORIZEN</t>
-[...16 lines deleted...]
-  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of MIRZAPUR Water Supply Scheme T/W no. II in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000964/2022-2023</t>
   </si>
   <si>
     <t>2950/MLMD</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
   <si>
     <t>26/02/2023</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Supply, delivery, installation and commissioning of electro-mechanical components of Augmentation of MIRZAPUR Water Supply Scheme T/W no. I in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000963/2022-2023</t>
   </si>
   <si>
     <t>2949/MLMD</t>
   </si>
   <si>
     <t>DEY ENTERPRISE..</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of augmentation of MIRZAPUR Water Supply Scheme T/W no. III in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000965/2022-2023</t>
+  </si>
+  <si>
+    <t>2951/MLMD</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>M/S D.G.B. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Laying Distribution pipe line for MIRZAPUR &amp; its adjoining mouzas piped water supply at Bamongola Block in the District Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000130/2022-2023</t>
+  </si>
+  <si>
+    <t>1747/MD</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>25/09/2022</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR DUTTA</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of augmentation of MIRZAPUR Water Supply Scheme T/W no. IV in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000966/2022-2023</t>
+  </si>
+  <si>
+    <t>2952/MLMD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000014/2022-2023</t>
+  </si>
+  <si>
+    <t>1873/MD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Mirzapur, Bamongola C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000104/2023-2024</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. IV of Mirzapur, Bamongola C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
+    <t>Formal work order for the work of Construction of 600 M3 Capacity OHR with FHTC (Mouza- Jaitan, Mirzapur, Mukuli and Salalpur) of Mirzapur Piped Water Supply Scheme at Bamangola Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000312/2023-2024</t>
+  </si>
+  <si>
+    <t>2917/MD</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>MATIUR RAHAMAN</t>
+  </si>
+  <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 3 at Mirzapur PWSS of Bamongola Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000461/2023-2024</t>
   </si>
   <si>
     <t>3394/MD</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>DIPU DUTTA</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 300mm. Dia. x 200 mm. dia. and 140 Mtr. Deep Big dia Tube well (1 No) at Mirzapur Water Supply Scheme under Bamangola Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000017/2023-2024</t>
   </si>
   <si>
     <t>1674/MD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II for the office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-04</t>
   </si>
   <si>
+    <t>ORD/001147/2022-2023</t>
+  </si>
+  <si>
+    <t>270/MLMD</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
+  </si>
+  <si>
     <t>ORD/000086/2023-2024</t>
   </si>
   <si>
     <t>699/MLMD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>10/06/2023</t>
   </si>
   <si>
-    <t>SUBRATA SAHA</t>
-[...1 lines deleted...]
-  <si>
     <t>Claim for purchase of fuel for hiring of inspection for different site visit use for Assistant Engineer-II ,Under Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000726/2023-2024</t>
+  </si>
+  <si>
+    <t>699/MLMD.</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 4 at Mirzapur PWSS of Bamongola Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000462/2023-2024</t>
+  </si>
+  <si>
+    <t>3395/MD</t>
+  </si>
+  <si>
+    <t>SARANGA SARKAR</t>
+  </si>
+  <si>
     <t>ORD/001362/2022-2023</t>
   </si>
   <si>
     <t>270/MLMD.</t>
   </si>
   <si>
-    <t>24/02/2023</t>
-[...37 lines deleted...]
-  <si>
     <t>Placement of fund against the work for Road restoration work for laying of pipe line for Bamongala Habibpur Road (Portion from 7.00 kmp to 7.50 kmp) for Mirzapur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00530/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-211</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, MALDA HIGHWAY DIVISION, P.W. (ROADS) DIRECTORATE.</t>
   </si>
   <si>
-    <t>Formal work order for the work of Construction of 600 M3 Capacity OHR with FHTC (Mouza- Jaitan, Mirzapur, Mukuli and Salalpur) of Mirzapur Piped Water Supply Scheme at Bamangola Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...19 lines deleted...]
-  <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 120 m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Head Work Site of Mirzapur Water Supply Scheme of Bamangola Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000601/2024-2025</t>
   </si>
   <si>
     <t>5740/MD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>DEBAPRIYA SAHA</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) and Laying of 90 mm dia (OD) uPVC Pipeline under command area of MIRZAPUR Water Supply Scheme at Bamangola Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
@@ -386,294 +449,246 @@
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>M/S KUNDU CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 4th Tubewell Site of Mirzapur Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000309/2024-2025</t>
   </si>
   <si>
     <t>3949/MD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>HIRAK ROY CHOUDHURY</t>
   </si>
   <si>
-    <t>Formal work order for the work of Laying Distribution pipe line for MIRZAPUR &amp; its adjoining mouzas piped water supply at Bamongola Block in the District Malda under Malda Division, PHE Dte.</t>
-[...26 lines deleted...]
-    <t>SARANGA SARKAR</t>
+    <t>Additional Laying of different dia uPVC pipeline of Augmentation of MIRZAPUR Water Supply Scheme at Bamangola Dev. Block under Malda Division, P.H.E.Dte. In the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001031/2023-2024</t>
+  </si>
+  <si>
+    <t>1257/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
   </si>
   <si>
     <t>Dismentling of Concrete road and Construction the same at different places of road connecting to LDS of Augmentation of MIRZAPUR Water Supply Scheme at Bamangola Dev. Block under Malda Division, P.H.E.Dte. In the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000152/2024-2025</t>
   </si>
   <si>
     <t>2921/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of augmentation of MIRZAPUR Water Supply Scheme T/W no. III in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>M/S D.G.B. ENTERPRISE.</t>
+    <t>Construction of Boundary Wall at 3rd Tubewell Site of Mirzapur Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000308/2024-2025</t>
+  </si>
+  <si>
+    <t>3948/MD</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>GIRIDHARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of Rising Main including Specials and Valves for Mirzapur Piped Water Supply Scheme at Bamongola Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000139/2025-2026</t>
   </si>
   <si>
     <t>2617/MD</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>ANJIMA CONSTRUCTION CO.</t>
   </si>
   <si>
+    <t>Augmentation work of Pump Houses and Boundary Walls with New Construction of Boundary wall and Pump House (5.40x3.60 m) at Head work site of MIRZAPUR Water Supply Scheme at Bamangola Dev. Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>2413/MD</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>10/08/2025</t>
+  </si>
+  <si>
     <t>Sinking of Tubewell No 3 at Mirzapur Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000864/2024-2025</t>
   </si>
   <si>
     <t>1220/MD</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>BABLU MANDAL</t>
   </si>
   <si>
     <t>Sinking of Tubewell No 4 at Mirzapur Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000865/2024-2025</t>
   </si>
   <si>
     <t>1221/MD</t>
   </si>
   <si>
     <t>Emergent work for better functionally of existing FHTC connection on different diameter Pipeline for MIRZAPUR Piped Water Supply Scheme at Bamangola Dev. Block in the District Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000194/2025-2026</t>
   </si>
   <si>
     <t>3628/MD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>SAJEDUR RAHAMAN</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of augmentation of MIRZAPUR Water Supply Scheme T/W no. IV in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
-[...44 lines deleted...]
-    <t>GIRIDHARI CONSTRUCTION</t>
+    <t>Dismentling of Concrete road and restoration of the same at different places related to laying of pipeline of Mirzapur Water Supply Scheme at Bamangola Dev. Block under Malda Division, P.H.E.Dte. In the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000075/2025-2026</t>
+  </si>
+  <si>
+    <t>2269/MD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works at Mirzapur, Baherpur &amp; Sub Surface Water based PWSS under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000937/2024-2025</t>
   </si>
   <si>
     <t>628/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
-    <t>Dismentling of Concrete road and restoration of the same at different places related to laying of pipeline of Mirzapur Water Supply Scheme at Bamangola Dev. Block under Malda Division, P.H.E.Dte. In the district of Malda.</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000018/2025-2026</t>
   </si>
   <si>
     <t>2809/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>RTOR000085/2025-2026</t>
   </si>
   <si>
     <t>5552/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
-    <t>Augmentation work of Pump Houses and Boundary Walls with New Construction of Boundary wall and Pump House (5.40x3.60 m) at Head work site of MIRZAPUR Water Supply Scheme at Bamangola Dev. Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...14 lines deleted...]
-    <t>10/08/2025</t>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, RWS Malda Sub-Division Division, PHE Dte. (Car-2) (Period from 01/07/2026 to 31/12/2026)</t>
+  </si>
+  <si>
+    <t>ORD/000420/2026-2027</t>
+  </si>
+  <si>
+    <t>2669/MD</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>28/12/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1062,51 +1077,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W37"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1222,57 +1237,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.86</v>
+        <v>1.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.28</v>
+        <v>1.25</v>
       </c>
       <c r="R3" s="4">
-        <v>79.82</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1283,57 +1298,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>1.25</v>
+        <v>2.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.25</v>
+        <v>2.28</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>79.82</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1443,1870 +1458,1931 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>3004228429</v>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>6.85</v>
+        <v>11.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.85</v>
+        <v>8.37</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>74.38</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>3004228411</v>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.57</v>
+        <v>163.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.57</v>
+        <v>163.77</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>4.16</v>
+        <v>11.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>79.03</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>12.77</v>
+        <v>132.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.14</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>95.03</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>73</v>
+      </c>
+      <c r="L11" s="4">
+        <v>3004228429</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>0.29</v>
+        <v>6.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.29</v>
+        <v>6.85</v>
       </c>
       <c r="R11" s="4">
         <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
+      <c r="L12" s="4">
+        <v>3004228411</v>
+      </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>0.44</v>
+        <v>4.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.44</v>
+        <v>4.57</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>80</v>
+      </c>
       <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>0.46</v>
+        <v>281.67</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.46</v>
+        <v>265.29</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>94.18</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>0.29</v>
+        <v>4.16</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>132.02</v>
+        <v>12.77</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>12.14</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.03</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>99</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
-        <v>3.11</v>
+        <v>0.29</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>99</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="R17" s="4">
         <v>100</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="S17" s="4">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>45.31</v>
+        <v>0.46</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>89</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>90</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>89.01</v>
+        <v>4.17</v>
       </c>
       <c r="Q19" s="4">
-        <v>33.68</v>
+        <v>4.12</v>
       </c>
       <c r="R19" s="4">
-        <v>37.84</v>
+        <v>98.96</v>
       </c>
       <c r="S19" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M20" s="4" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>123</v>
+        <v>104</v>
       </c>
       <c r="P20" s="4">
-        <v>7.45</v>
+        <v>0.44</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>163.77</v>
+        <v>3.11</v>
       </c>
       <c r="Q21" s="4">
-        <v>163.77</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>4.17</v>
+        <v>45.31</v>
       </c>
       <c r="Q22" s="4">
-        <v>4.12</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>98.96</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>26</v>
+        <v>133</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>12.53</v>
+        <v>89.01</v>
       </c>
       <c r="Q23" s="4">
-        <v>12.53</v>
+        <v>33.68</v>
       </c>
       <c r="R23" s="4">
-        <v>100</v>
+        <v>37.84</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>139</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>40</v>
+        <v>133</v>
       </c>
       <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>144</v>
       </c>
       <c r="P24" s="4">
-        <v>11.25</v>
+        <v>7.45</v>
       </c>
       <c r="Q24" s="4">
-        <v>8.37</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>74.38</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>145</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>146</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>150</v>
+        <v>61</v>
       </c>
       <c r="P25" s="4">
-        <v>13.72</v>
+        <v>1.88</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L26" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="M26" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O26" s="4" t="s">
-        <v>156</v>
+        <v>61</v>
       </c>
       <c r="P26" s="4">
-        <v>12.17</v>
+        <v>12.53</v>
       </c>
       <c r="Q26" s="4">
-        <v>0</v>
+        <v>12.53</v>
       </c>
       <c r="R26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S26" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>105</v>
+        <v>156</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="N27" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="M27" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O27" s="4" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="P27" s="4">
-        <v>12.04</v>
+        <v>9.68</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>9.66</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="P28" s="4">
-        <v>8.76</v>
+        <v>13.72</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>40</v>
+        <v>126</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>43</v>
+        <v>171</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>170</v>
+        <v>85</v>
       </c>
       <c r="P29" s="4">
-        <v>11.25</v>
+        <v>38.45</v>
       </c>
       <c r="Q29" s="4">
-        <v>8.89</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>79.03</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>129</v>
+        <v>178</v>
       </c>
       <c r="P30" s="4">
-        <v>1.88</v>
+        <v>12.17</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>177</v>
+        <v>126</v>
       </c>
       <c r="J31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K31" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="O31" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="L31" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P31" s="4">
-        <v>9.68</v>
+        <v>12.04</v>
       </c>
       <c r="Q31" s="4">
-        <v>9.66</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>99.83</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>182</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="J32" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K32" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="K32" s="4" t="s">
+      <c r="L32" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="L32" s="4" t="s">
+      <c r="M32" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="M32" s="4" t="s">
+      <c r="N32" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="N32" s="4" t="s">
+      <c r="O32" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="O32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P32" s="4">
-        <v>0.75</v>
+        <v>8.76</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="L33" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="M33" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="N33" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="N33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O33" s="4" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="P33" s="4">
         <v>35.03</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>100</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J34" s="13"/>
+        <v>193</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>194</v>
+      </c>
       <c r="K34" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>91</v>
+        <v>199</v>
       </c>
       <c r="P34" s="4">
-        <v>30.06</v>
+        <v>0.75</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="P35" s="4">
         <v>30.06</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>200</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>205</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="P36" s="4">
-        <v>38.45</v>
+        <v>30.06</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" s="7" t="s">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
         <v>206</v>
       </c>
-      <c r="B37" s="7"/>
-[...22 lines deleted...]
-      <c r="S37" s="8"/>
+      <c r="I37" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="L37" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="M37" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="P37" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>0</v>
+      </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>1011.13</v>
+      </c>
+      <c r="P38" s="8">
+        <v>554.53</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>54.84</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A37:N37"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>