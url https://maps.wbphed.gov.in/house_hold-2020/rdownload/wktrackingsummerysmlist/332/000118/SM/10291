--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,411 +200,357 @@
   <si>
     <t>BP-2022-23-213</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, MALDA HIGHWAY DIVISION, P.W. (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>Formal work order for the work of Construction of 400 M3 Capacity OHR with Soil Investigation and FHTC of UTTAR HARISHCHANDRAPUR ZONE-II Piped Water Supply Scheme at Harishchandrapur-I and II Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000227/2023-2024</t>
   </si>
   <si>
     <t>2682/MD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>27/03/2026</t>
   </si>
   <si>
     <t>KANAN CONSTRUCTION ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 3 at Uttar Harishchandrapur Zone-I PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000903/2023-2024</t>
   </si>
   <si>
     <t>276/MD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>M/S DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Uttar Harishchandrapur Zone-II Water Supply Scheme under Harischandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000211/2024-2025</t>
   </si>
   <si>
     <t>3032/MD</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
-    <t>13/07/2024</t>
+    <t>13/11/2024</t>
   </si>
   <si>
     <t>M/S. B. PAUL &amp; COMPANY</t>
   </si>
   <si>
-    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at NODE POINT 80 TO 82,82 TO 83 (DISTRIBUTION SYSTEM) at Uttar Harishchandrapur Zone -II and its adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
-[...5 lines deleted...]
-    <t>4991/MD</t>
+    <t>Acceptance cum formal work order for Sinking of 01 (One) Nos. 300mm. Dia. x 200mm. Big dia. Tube Well 150 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with Augmentation of Uttar Harishchandrapur (Zone-I) Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .</t>
+  </si>
+  <si>
+    <t>ORD/000044/2022-2023</t>
+  </si>
+  <si>
+    <t>1393/MD</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>05/07/2022</t>
+  </si>
+  <si>
+    <t>M/S DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 01 (One) Nos. 300mm. Dia. x 200mm. Big dia. Tube Well 150 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with Augmentation of Uttar Harishchandrapur (Zone-II) Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .</t>
+  </si>
+  <si>
+    <t>ORD/000045/2022-2023</t>
+  </si>
+  <si>
+    <t>1394/MD</t>
+  </si>
+  <si>
+    <t>SNEHASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr.X 3.60 mtr Switch Room cum chlorine room at UTTAR HARISHCHANDRAPUR ZONE-II Piped Water Supply Scheme at Head Work Site under Harishchandrapur-II Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2024-2025</t>
+  </si>
+  <si>
+    <t>2891/MD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>RTOR000105/2023-2024</t>
+  </si>
+  <si>
+    <t>35/MD</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>RTOR000127/2023-2024</t>
+  </si>
+  <si>
+    <t>97/MD</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Quatation for new service connection at Uttar Harishchandrapur w/s sch. Zone I T/W no IV UNDER MLMD. Dist Malda. (Harishchandrapur C. C. C)</t>
+  </si>
+  <si>
+    <t>BILL/03507/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-527</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>New service connection at UTTAR HARISHCHANDRAPUR PWSS Zone II T/W NO I Under EE/MLMD PHE DTE DIST. Malda.( Harishchandrapur c c c)</t>
+  </si>
+  <si>
+    <t>BILL/03759/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-730</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Uttar Harishchandrapur Zone-II Water Supply Scheme under Malda Division PHE. Dte in The District of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000509/2022-2023</t>
+  </si>
+  <si>
+    <t>377/MD</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Augmentation of Uttar Harishandropur (Zone- II) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008163)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000237/2023-2024</t>
+  </si>
+  <si>
+    <t>2254/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II, III &amp; IV and making compound lighting arrangement at T/W no. I of Augmentation of Uttar Harishandropur (Zone- I) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008163)</t>
+  </si>
+  <si>
+    <t>ORD/000236/2023-2024</t>
+  </si>
+  <si>
+    <t>2253/MLMD</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 900 M3 Capacity OHR with FHTC (Mouza- Uttar Harishchandrapur 50% area covered) of Uttar Harishchandrapur Zone-I Piped Water Supply Scheme at Harishchandrapur-I &amp; II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2023-2024</t>
+  </si>
+  <si>
+    <t>3615/MD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>MAHAMAYA BURIMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Additional Pipeline HDPE in connection with Jal Jeevan Mission (JJM) at Uttar Harishchandrapur Zone-II Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000624/2024-2025</t>
+  </si>
+  <si>
+    <t>5831/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>05/10/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tube well site of Uttar Harishchandrapur Zone-I Water Supply Scheme under Harischandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2024-2025</t>
+  </si>
+  <si>
+    <t>3031/MD</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Uttar Harishchandrapur Zone-I Water Supply Scheme under Harischandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000489/2024-2025</t>
+  </si>
+  <si>
+    <t>5002/MD</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
-    <t>11/11/2024</t>
-[...95 lines deleted...]
-    <t>28/03/2024</t>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>SAJEDUR RAHAMAN</t>
+  </si>
+  <si>
+    <t>Road restoration work related to laying of Pipeleine at Uttar Harishchandrapur Zone-I Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000159/2025-2026</t>
+  </si>
+  <si>
+    <t>2881/MD</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Pump House No. 4 of Uttar Harishchandrapur Zone-I PWSS under Harishchandrapur-I Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000107/2025-2026</t>
+  </si>
+  <si>
+    <t>2278/MD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>MASUMA ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Uttar Harishchandrapur Zone-I Water Supply Scheme under Malda Division PHE. Dte in The District of Malda. (2ND Call)</t>
   </si>
   <si>
     <t>ORD/000134/2022-2023</t>
   </si>
   <si>
     <t>1791/MD</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>01/06/2025</t>
-  </si>
-[...193 lines deleted...]
-    <t>AHONA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,51 +939,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1684,1247 +1630,1064 @@
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>23.29</v>
+        <v>10.83</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>10.83</v>
+        <v>10.82</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="P14" s="4">
-        <v>10.82</v>
+        <v>6.6</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="P15" s="4">
-        <v>6.6</v>
+        <v>17.33</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P16" s="4">
-        <v>17.33</v>
+        <v>11.4</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>38</v>
+        <v>98</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>11.4</v>
+        <v>8.02</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="P18" s="4">
-        <v>8.02</v>
+        <v>4.42</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="I19" s="13"/>
-[...1 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>4.42</v>
+        <v>227.6</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>58</v>
+        <v>115</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="P20" s="4">
-        <v>369.64</v>
+        <v>21.45</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>58</v>
+        <v>115</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>227.6</v>
+        <v>50.68</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>21.45</v>
+        <v>340.61</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>137</v>
+        <v>112</v>
       </c>
       <c r="P23" s="4">
-        <v>50.68</v>
+        <v>95.04</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="M24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="N24" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>340.61</v>
+        <v>10.19</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K25" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M25" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="N25" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="M25" s="4" t="s">
+      <c r="O25" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="N25" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>126.38</v>
+        <v>34.41</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K26" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="M26" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="N26" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="M26" s="4" t="s">
+      <c r="O26" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="N26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>95.04</v>
+        <v>56.21</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K27" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="L27" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="L27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>159</v>
       </c>
       <c r="P27" s="4">
-        <v>10.19</v>
+        <v>4.28</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>160</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>79</v>
+        <v>163</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="P28" s="4">
-        <v>34.41</v>
+        <v>369.64</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="3">
-[...18 lines deleted...]
-      <c r="H29" s="13" t="s">
+      <c r="A29" s="7" t="s">
         <v>165</v>
       </c>
-      <c r="I29" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>1606.76</v>
+      </c>
+      <c r="P29" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>0</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
-    <row r="30" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A32:N32"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>