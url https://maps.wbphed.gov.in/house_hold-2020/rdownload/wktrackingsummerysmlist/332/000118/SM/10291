--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -236,51 +236,51 @@
   <si>
     <t>276/MD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>M/S DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Uttar Harishchandrapur Zone-II Water Supply Scheme under Harischandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000211/2024-2025</t>
   </si>
   <si>
     <t>3032/MD</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
-    <t>13/11/2024</t>
+    <t>13/12/2024</t>
   </si>
   <si>
     <t>M/S. B. PAUL &amp; COMPANY</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 01 (One) Nos. 300mm. Dia. x 200mm. Big dia. Tube Well 150 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with Augmentation of Uttar Harishchandrapur (Zone-I) Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .</t>
   </si>
   <si>
     <t>ORD/000044/2022-2023</t>
   </si>
   <si>
     <t>1393/MD</t>
   </si>
   <si>
     <t>14/06/2022</t>
   </si>
   <si>
     <t>05/07/2022</t>
   </si>
   <si>
     <t>M/S DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 01 (One) Nos. 300mm. Dia. x 200mm. Big dia. Tube Well 150 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with Augmentation of Uttar Harishchandrapur (Zone-II) Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .</t>
   </si>
@@ -371,66 +371,66 @@
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Augmentation of Uttar Harishandropur (Zone- II) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008163)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000237/2023-2024</t>
   </si>
   <si>
     <t>2254/MLMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
-    <t>26/11/2025</t>
+    <t>29/08/2026</t>
   </si>
   <si>
     <t>DAS ENTERPRISE.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II, III &amp; IV and making compound lighting arrangement at T/W no. I of Augmentation of Uttar Harishandropur (Zone- I) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008163)</t>
   </si>
   <si>
     <t>ORD/000236/2023-2024</t>
   </si>
   <si>
     <t>2253/MLMD</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>27/08/2026</t>
   </si>
   <si>
     <t>M/S P.P. ELECTRICALS</t>
   </si>
   <si>
     <t>Formal work order for the work of Construction of 900 M3 Capacity OHR with FHTC (Mouza- Uttar Harishchandrapur 50% area covered) of Uttar Harishchandrapur Zone-I Piped Water Supply Scheme at Harishchandrapur-I &amp; II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000476/2023-2024</t>
   </si>
   <si>
     <t>3615/MD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>MAHAMAYA BURIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Additional Pipeline HDPE in connection with Jal Jeevan Mission (JJM) at Uttar Harishchandrapur Zone-II Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
@@ -1450,54 +1450,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>229.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>84.59</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>36.92</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1572,54 +1572,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>25.13</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>14.45</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>57.48</v>
       </c>
       <c r="S11" s="4">
         <v>82</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1694,54 +1694,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>10.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.71</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1755,54 +1755,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P14" s="4">
         <v>6.6</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>87.82</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2044,54 +2044,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P19" s="4">
         <v>227.6</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>126.66</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>55.65</v>
       </c>
       <c r="S19" s="4">
         <v>41</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2166,54 +2166,54 @@
       <c r="I21" s="13" t="s">
         <v>114</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>115</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
         <v>50.68</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>39.6</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>78.14</v>
       </c>
       <c r="S21" s="4">
         <v>82</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2227,54 +2227,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P22" s="4">
         <v>340.61</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>68.01</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>19.97</v>
       </c>
       <c r="S22" s="4">
         <v>65</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2593,88 +2593,88 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P28" s="4">
         <v>369.64</v>
       </c>
       <c r="Q28" s="4">
-        <v>0</v>
+        <v>327.83</v>
       </c>
       <c r="R28" s="4">
-        <v>0</v>
+        <v>88.69</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>165</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>1606.76</v>
       </c>
       <c r="P29" s="8">
-        <v>0</v>
+        <v>677.64</v>
       </c>
       <c r="Q29" s="8">
-        <v>0</v>
+        <v>42.17</v>
       </c>
       <c r="R29" s="8"/>
       <c r="S29" s="8"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>