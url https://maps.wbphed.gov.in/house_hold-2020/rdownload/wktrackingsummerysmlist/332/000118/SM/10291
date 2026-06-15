--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,51 +200,51 @@
   <si>
     <t>BP-2022-23-213</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, MALDA HIGHWAY DIVISION, P.W. (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>Formal work order for the work of Construction of 400 M3 Capacity OHR with Soil Investigation and FHTC of UTTAR HARISHCHANDRAPUR ZONE-II Piped Water Supply Scheme at Harishchandrapur-I and II Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000227/2023-2024</t>
   </si>
   <si>
     <t>2682/MD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>27/03/2026</t>
+    <t>25/07/2026</t>
   </si>
   <si>
     <t>KANAN CONSTRUCTION ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 3 at Uttar Harishchandrapur Zone-I PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000903/2023-2024</t>
   </si>
   <si>
     <t>276/MD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>M/S DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Uttar Harishchandrapur Zone-II Water Supply Scheme under Harischandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
@@ -507,50 +507,137 @@
     <t>2278/MD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>MASUMA ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Uttar Harishchandrapur Zone-I Water Supply Scheme under Malda Division PHE. Dte in The District of Malda. (2ND Call)</t>
   </si>
   <si>
     <t>ORD/000134/2022-2023</t>
   </si>
   <si>
     <t>1791/MD</t>
   </si>
   <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including Specials and Valves for Uttar Harishchandrapur Zone-I Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal</t>
+  </si>
+  <si>
+    <t>ORD/000782/2024-2025</t>
+  </si>
+  <si>
+    <t>348/MD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>TWO BROTHERS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000019/2025-2026</t>
+  </si>
+  <si>
+    <t>2810/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>RTOR000061/2025-2026</t>
+  </si>
+  <si>
+    <t>5590/MD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Harishchandrapur Zone-I Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000775/2024-2025</t>
+  </si>
+  <si>
+    <t>269/MD</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
+    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at NODE POINT 80 TO 82,82 TO 83 (DISTRIBUTION SYSTEM) at Uttar Harishchandrapur Zone -II and its adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000477/2024-2025</t>
+  </si>
+  <si>
+    <t>4991/MD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Harishchandrapur Zone-II Water Supply Scheme under Harishchandrtapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000790/2024-2025</t>
+  </si>
+  <si>
+    <t>355/MD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>AHONA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,51 +1026,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2607,87 +2694,445 @@
       </c>
       <c r="N28" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>153</v>
       </c>
       <c r="P28" s="4">
         <v>369.64</v>
       </c>
       <c r="Q28" s="4">
         <v>327.83</v>
       </c>
       <c r="R28" s="4">
         <v>88.69</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="B29" s="7"/>
-[...22 lines deleted...]
-      <c r="S29" s="8"/>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="P29" s="4">
+        <v>6.1</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>100</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P30" s="4">
+        <v>25.48</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P31" s="4">
+        <v>3.53</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="P32" s="4">
+        <v>126.38</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>50</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="P33" s="4">
+        <v>23.29</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>1</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="P34" s="4">
+        <v>40.23</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>1</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8">
+        <v>1831.76</v>
+      </c>
+      <c r="P35" s="8">
+        <v>677.64</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>36.99</v>
+      </c>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A35:N35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>