--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,555 +89,555 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Augmentation of Uttar Harishandropur piped water supply scheme.</t>
   </si>
   <si>
     <t>SM/10291</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Emergent repairing of distribution pipe line &amp; laying of UPVC pipe line of UTTAR HARISHCHANDRAPUR water supply scheme under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000783/2019-2020</t>
+  </si>
+  <si>
+    <t>856/MD</t>
+  </si>
+  <si>
+    <t>20/03/2020</t>
+  </si>
+  <si>
+    <t>PARIJAT RAY</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arragement at Head Work site of UTTAR HARISHCHANDRAPUR ZONE-II &amp; its adjoining mouza Water Supply Scheme under Malda Division,PHE Dte. In the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000054/2022-2023</t>
   </si>
   <si>
     <t>1486/MD</t>
   </si>
   <si>
     <t>23/06/2022</t>
   </si>
   <si>
     <t>22/08/2022</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Laying Emergent repairing of distribution pipe line &amp; laying of UPVC pipe line of UTTAR HARISHCHANDRAPUR water supply scheme under Malda Division, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>PARIJAT RAY</t>
+    <t>Acceptance cum formal work order for Sinking of 01 (One) Nos. 300mm. Dia. x 200mm. Big dia. Tube Well 150 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with Augmentation of Uttar Harishchandrapur (Zone-I) Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000044/2022-2023</t>
+  </si>
+  <si>
+    <t>1393/MD</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>05/07/2022</t>
+  </si>
+  <si>
+    <t>M/S DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 01 (One) Nos. 300mm. Dia. x 200mm. Big dia. Tube Well 150 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with Augmentation of Uttar Harishchandrapur (Zone-II) Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .</t>
+  </si>
+  <si>
+    <t>ORD/000045/2022-2023</t>
+  </si>
+  <si>
+    <t>1394/MD</t>
+  </si>
+  <si>
+    <t>SNEHASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Uttar Harishchandrapur Zone-I Water Supply Scheme under Malda Division PHE. Dte in The District of Malda. (2ND Call)</t>
+  </si>
+  <si>
+    <t>ORD/000134/2022-2023</t>
+  </si>
+  <si>
+    <t>1791/MD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DAS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2022-2023</t>
   </si>
   <si>
     <t>1206/MD</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Uttar Harishchandrapur Zone-II Water Supply Scheme under Malda Division PHE. Dte in The District of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000509/2022-2023</t>
+  </si>
+  <si>
+    <t>377/MD</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 400 M3 Capacity OHR with Soil Investigation and FHTC of UTTAR HARISHCHANDRAPUR ZONE-II Piped Water Supply Scheme at Harishchandrapur-I and II Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000227/2023-2024</t>
+  </si>
+  <si>
+    <t>2682/MD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>25/07/2026</t>
+  </si>
+  <si>
+    <t>KANAN CONSTRUCTION ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Augmentation of Uttar Harishandropur (Zone- II) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008163)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000237/2023-2024</t>
+  </si>
+  <si>
+    <t>2254/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II, III &amp; IV and making compound lighting arrangement at T/W no. I of Augmentation of Uttar Harishandropur (Zone- I) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008163)</t>
+  </si>
+  <si>
+    <t>ORD/000236/2023-2024</t>
+  </si>
+  <si>
+    <t>2253/MLMD</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>M/S P.P. ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 900 M3 Capacity OHR with FHTC (Mouza- Uttar Harishchandrapur 50% area covered) of Uttar Harishchandrapur Zone-I Piped Water Supply Scheme at Harishchandrapur-I &amp; II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000476/2023-2024</t>
+  </si>
+  <si>
+    <t>3615/MD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>MAHAMAYA BURIMA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Soil Investigation and design of substructure for Over Head Reservoirs for UTTAR HARISHCHANDRAPUR ZONE-I Piped Water Supply Scheme at Harishchandapur-I Dev. Block under Malda Division, PHE Dte. In the district of Malda.</t>
   </si>
   <si>
     <t>BILL/00487/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-196</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>INDIAN INSTITUTE OF ENGINEERING SCIENCE AND TECHNOLOGY SHIBPUR.</t>
   </si>
   <si>
     <t>Bill for reimbursement of cost of Diesel and Mobile in respect of hired Vehicle Car No. WB65A/4911 for the month of May &amp; June 2023.</t>
   </si>
   <si>
     <t>BILL/00370/2023-2024</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Placement of fund against the work for road restoration work for laying of pipe line for NH-81 to Harishchandarapur Railway Station Road under Malda Division, PHE Dte. In the district of Malda.</t>
   </si>
   <si>
     <t>BILL/00495/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-213</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, MALDA HIGHWAY DIVISION, P.W. (ROADS) DIRECTORATE.</t>
   </si>
   <si>
-    <t>Formal work order for the work of Construction of 400 M3 Capacity OHR with Soil Investigation and FHTC of UTTAR HARISHCHANDRAPUR ZONE-II Piped Water Supply Scheme at Harishchandrapur-I and II Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to tubewell No 3 at Uttar Harishchandrapur Zone-I PWSS under Harischandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000903/2023-2024</t>
   </si>
   <si>
     <t>276/MD</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>M/S DUTTA ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying of Additional Pipeline HDPE in connection with Jal Jeevan Mission (JJM) at Uttar Harishchandrapur Zone-II Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000624/2024-2025</t>
+  </si>
+  <si>
+    <t>5831/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>05/10/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tube well site of Uttar Harishchandrapur Zone-I Water Supply Scheme under Harischandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2024-2025</t>
+  </si>
+  <si>
+    <t>3031/MD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at Head Work site of Uttar Harishchandrapur Zone-II Water Supply Scheme under Harischandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000211/2024-2025</t>
   </si>
   <si>
     <t>3032/MD</t>
   </si>
   <si>
-    <t>13/06/2024</t>
-[...2 lines deleted...]
-    <t>13/12/2024</t>
+    <t>11/02/2025</t>
   </si>
   <si>
     <t>M/S. B. PAUL &amp; COMPANY</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 01 (One) Nos. 300mm. Dia. x 200mm. Big dia. Tube Well 150 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with Augmentation of Uttar Harishchandrapur (Zone-I) Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .</t>
-[...26 lines deleted...]
-    <t>SNEHASISH GHOSH</t>
+    <t>Construction of Boundary Wall at Head Work site of Uttar Harishchandrapur Zone-I Water Supply Scheme under Harischandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000489/2024-2025</t>
+  </si>
+  <si>
+    <t>5002/MD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>SAJEDUR RAHAMAN</t>
+  </si>
+  <si>
+    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at NODE POINT 80 TO 82,82 TO 83 (DISTRIBUTION SYSTEM) at Uttar Harishchandrapur Zone -II and its adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000477/2024-2025</t>
+  </si>
+  <si>
+    <t>4991/MD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Construction of 5.40 mtr.X 3.60 mtr Switch Room cum chlorine room at UTTAR HARISHCHANDRAPUR ZONE-II Piped Water Supply Scheme at Head Work Site under Harishchandrapur-II Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000140/2024-2025</t>
   </si>
   <si>
     <t>2891/MD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>RTOR000105/2023-2024</t>
   </si>
   <si>
     <t>35/MD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>RTOR000127/2023-2024</t>
   </si>
   <si>
     <t>97/MD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>New service connection at UTTAR HARISHCHANDRAPUR PWSS Zone II T/W NO I Under EE/MLMD PHE DTE DIST. Malda.( Harishchandrapur c c c)</t>
+  </si>
+  <si>
+    <t>BILL/03759/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-730</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quatation for new service connection at Uttar Harishchandrapur w/s sch. Zone I T/W no IV UNDER MLMD. Dist Malda. (Harishchandrapur C. C. C)</t>
   </si>
   <si>
     <t>BILL/03507/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-527</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...134 lines deleted...]
-    <t>SAJEDUR RAHAMAN</t>
+    <t>Formal work order for the work of Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Harishchandrapur Zone-I Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000775/2024-2025</t>
+  </si>
+  <si>
+    <t>269/MD</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
   </si>
   <si>
     <t>Road restoration work related to laying of Pipeleine at Uttar Harishchandrapur Zone-I Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000159/2025-2026</t>
   </si>
   <si>
     <t>2881/MD</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
-    <t>PRADIP KUMAR DAS</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Harishchandrapur Zone-II Water Supply Scheme under Harishchandrtapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000790/2024-2025</t>
+  </si>
+  <si>
+    <t>355/MD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>AHONA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Pump House No. 4 of Uttar Harishchandrapur Zone-I PWSS under Harishchandrapur-I Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000107/2025-2026</t>
   </si>
   <si>
     <t>2278/MD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>MASUMA ENTERPRISE</t>
   </si>
   <si>
-    <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Uttar Harishchandrapur Zone-I Water Supply Scheme under Malda Division PHE. Dte in The District of Malda. (2ND Call)</t>
-[...13 lines deleted...]
-  <si>
     <t>Laying of Rising Main including Specials and Valves for Uttar Harishchandrapur Zone-I Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal</t>
   </si>
   <si>
     <t>ORD/000782/2024-2025</t>
   </si>
   <si>
     <t>348/MD</t>
   </si>
   <si>
-    <t>30/01/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>TWO BROTHERS CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000019/2025-2026</t>
   </si>
   <si>
     <t>2810/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>RTOR000061/2025-2026</t>
   </si>
   <si>
     <t>5590/MD</t>
   </si>
   <si>
     <t>30/10/2025</t>
-  </si>
-[...49 lines deleted...]
-    <t>AHONA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1180,1915 +1180,1915 @@
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>6.18</v>
+        <v>4.57</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.57</v>
+        <v>6.18</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>53.31</v>
+        <v>10.83</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>2.95</v>
+        <v>10.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.71</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.41</v>
+        <v>369.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>327.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.69</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>1.4</v>
+        <v>53.31</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>229.11</v>
+        <v>227.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>84.59</v>
+        <v>126.66</v>
       </c>
       <c r="R9" s="4">
-        <v>36.92</v>
+        <v>55.65</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>229.11</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>84.59</v>
+      </c>
+      <c r="R10" s="4">
+        <v>36.92</v>
+      </c>
+      <c r="S10" s="4">
         <v>65</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>25.13</v>
+        <v>21.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>14.45</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>57.48</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>10.83</v>
+        <v>50.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>39.6</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>78.14</v>
       </c>
       <c r="S12" s="4">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>10.82</v>
+        <v>340.61</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.71</v>
+        <v>68.01</v>
       </c>
       <c r="R13" s="4">
-        <v>98.95</v>
+        <v>19.97</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>6.6</v>
+        <v>2.95</v>
       </c>
       <c r="Q14" s="4">
-        <v>5.79</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>87.82</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>17.33</v>
+        <v>0.41</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>11.4</v>
+        <v>1.4</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>8.02</v>
+        <v>4.18</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>112</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="P18" s="4">
-        <v>4.42</v>
+        <v>95.04</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>227.6</v>
+        <v>10.19</v>
       </c>
       <c r="Q19" s="4">
-        <v>126.66</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>55.65</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="P20" s="4">
-        <v>21.45</v>
+        <v>25.13</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>14.45</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>57.48</v>
       </c>
       <c r="S20" s="4">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="P21" s="4">
-        <v>50.68</v>
+        <v>34.41</v>
       </c>
       <c r="Q21" s="4">
-        <v>39.6</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>78.14</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="P22" s="4">
-        <v>340.61</v>
+        <v>23.29</v>
       </c>
       <c r="Q22" s="4">
-        <v>68.01</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>19.97</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="P23" s="4">
-        <v>95.04</v>
+        <v>6.6</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>5.79</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>87.82</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>137</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>73</v>
+        <v>146</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>141</v>
+        <v>59</v>
       </c>
       <c r="P24" s="4">
-        <v>10.19</v>
+        <v>17.33</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>142</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>147</v>
+        <v>59</v>
       </c>
       <c r="P25" s="4">
-        <v>34.41</v>
+        <v>11.4</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="P26" s="4">
-        <v>56.21</v>
+        <v>4.42</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>154</v>
-[...6 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>158</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="P27" s="4">
-        <v>4.28</v>
+        <v>8.02</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="K28" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="L28" s="4" t="s">
+      <c r="M28" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="M28" s="4" t="s">
+      <c r="N28" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="N28" s="4" t="s">
+      <c r="O28" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="O28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>369.64</v>
+        <v>126.38</v>
       </c>
       <c r="Q28" s="4">
-        <v>327.83</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>88.69</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>165</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>166</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>167</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>168</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>169</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>170</v>
+        <v>54</v>
       </c>
       <c r="P29" s="4">
-        <v>6.1</v>
+        <v>56.21</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J30" s="13"/>
+        <v>170</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>171</v>
+      </c>
       <c r="K30" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>42</v>
+        <v>176</v>
       </c>
       <c r="P30" s="4">
-        <v>25.48</v>
+        <v>40.23</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J31" s="13"/>
+        <v>177</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K31" s="4" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>42</v>
+        <v>182</v>
       </c>
       <c r="P31" s="4">
-        <v>3.53</v>
+        <v>4.28</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="P32" s="4">
-        <v>126.38</v>
+        <v>6.1</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>187</v>
+        <v>59</v>
       </c>
       <c r="P33" s="4">
-        <v>23.29</v>
+        <v>25.48</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>188</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
       <c r="P34" s="4">
-        <v>40.23</v>
+        <v>3.53</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="7" t="s">
         <v>194</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="11"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
       <c r="O35" s="8">
         <v>1831.76</v>