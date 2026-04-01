--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -395,51 +395,51 @@
   <si>
     <t>ORD/000252/2023-2024</t>
   </si>
   <si>
     <t>2225/MLMD</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>Augmentation work of Pump Houses and Boundary Walls with New Construction of Boundary wall at Head work site of BAMANGRAM Water Supply Scheme at Bamangola Dev. Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000009/2025-2026</t>
   </si>
   <si>
     <t>2412/MD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
-    <t>10/08/2025</t>
+    <t>24/10/2025</t>
   </si>
   <si>
     <t>M/S BHARATI CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House of Bamangram Water Supply Scheme at Bamangola Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000777/2024-2025</t>
   </si>
   <si>
     <t>294/MD</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>M/S EHAN ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of dedicated /Parallel pipe line for better functionality and providing balance FHTC of BAMANGRAM Water Supply Scheme at Bamangola Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>