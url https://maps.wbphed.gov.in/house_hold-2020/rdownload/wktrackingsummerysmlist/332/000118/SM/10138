--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1048,54 +1048,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>22.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1109,54 +1109,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.72</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1168,54 +1168,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>7.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.06</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1227,54 +1227,54 @@
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>7.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.63</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1286,54 +1286,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4">
         <v>3004335962</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>1.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.3</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1809,54 +1809,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>571.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>394.19</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>68.92</v>
       </c>
       <c r="S16" s="4">
         <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2331,54 +2331,54 @@
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>147</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>985.04</v>
       </c>
       <c r="P25" s="8">
-        <v>0</v>
+        <v>434.2</v>
       </c>
       <c r="Q25" s="8">
-        <v>0</v>
+        <v>44.08</v>
       </c>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>