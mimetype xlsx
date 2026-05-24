--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -368,135 +368,135 @@
   <si>
     <t>3684/MLMD</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Laying of Rising Main including Specials and Valves for Bamangram Piped Water Supply Scheme at Bamongola Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000958/2023-2024</t>
   </si>
   <si>
     <t>706/MD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
+    <t>Augmentation work of Pump Houses and Boundary Walls with New Construction of Boundary wall at Head work site of BAMANGRAM Water Supply Scheme at Bamangola Dev. Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000009/2025-2026</t>
+  </si>
+  <si>
+    <t>2412/MD</t>
+  </si>
+  <si>
+    <t>27/05/2025</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>M/S BHARATI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of Head work site Pump House of Bamangram Water Supply Scheme at Bamangola Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000777/2024-2025</t>
+  </si>
+  <si>
+    <t>294/MD</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>M/S EHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of dedicated /Parallel pipe line for better functionality and providing balance FHTC of BAMANGRAM Water Supply Scheme at Bamangola Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000195/2025-2026</t>
+  </si>
+  <si>
+    <t>3629/MD</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>M/S MOON LIGHT CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with 2nd Tube Well Site of Bamangram Piped Water Supply Scheme at Bamangola Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000223/2023-2024</t>
+  </si>
+  <si>
+    <t>2673/MD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>DEB CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. IV of Augmentation of Bamangram Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008160)</t>
   </si>
   <si>
     <t>ORD/000252/2023-2024</t>
   </si>
   <si>
     <t>2225/MLMD</t>
   </si>
   <si>
     <t>01/03/2025</t>
-  </si>
-[...73 lines deleted...]
-    <t>DEB CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1465,54 +1465,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>9.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.71</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1809,54 +1809,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
         <v>571.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>394.19</v>
+        <v>507.57</v>
       </c>
       <c r="R16" s="4">
-        <v>68.92</v>
+        <v>88.75</v>
       </c>
       <c r="S16" s="4">
         <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1931,54 +1931,54 @@
       <c r="I18" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P18" s="4">
         <v>8.07</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>12.98</v>
       </c>
       <c r="S18" s="4">
         <v>30</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1992,393 +1992,393 @@
       <c r="I19" s="13" t="s">
         <v>102</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
         <v>8.85</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>66.65</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>59</v>
+        <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>61</v>
+        <v>124</v>
       </c>
       <c r="P20" s="4">
-        <v>12.49</v>
+        <v>33.45</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="P21" s="4">
-        <v>33.45</v>
+        <v>4.36</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P22" s="4">
-        <v>4.36</v>
+        <v>87.27</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>123</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="P23" s="4">
-        <v>87.27</v>
+        <v>4.17</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>144</v>
+        <v>59</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>146</v>
+        <v>61</v>
       </c>
       <c r="P24" s="4">
-        <v>4.17</v>
+        <v>12.49</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>12.27</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>98.28</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>147</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>985.04</v>
       </c>
       <c r="P25" s="8">
-        <v>434.2</v>
+        <v>576.5</v>
       </c>
       <c r="Q25" s="8">
-        <v>44.08</v>
+        <v>58.53</v>
       </c>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>