--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -453,50 +453,59 @@
     <t>ORD/000223/2023-2024</t>
   </si>
   <si>
     <t>2673/MD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>DEB CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. IV of Augmentation of Bamangram Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008160)</t>
   </si>
   <si>
     <t>ORD/000252/2023-2024</t>
   </si>
   <si>
     <t>2225/MLMD</t>
   </si>
   <si>
     <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>RTOR000031/2025-2026</t>
+  </si>
+  <si>
+    <t>2830/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2311,87 +2320,144 @@
       </c>
       <c r="N24" s="4" t="s">
         <v>146</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P24" s="4">
         <v>12.49</v>
       </c>
       <c r="Q24" s="4">
         <v>12.27</v>
       </c>
       <c r="R24" s="4">
         <v>98.28</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="L25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P25" s="4">
+        <v>18.75</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>1003.79</v>
+      </c>
+      <c r="P26" s="8">
+        <v>576.5</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>57.43</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>