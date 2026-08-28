--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -89,90 +89,141 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Augmentation of Bamongram piped water supply scheme.</t>
   </si>
   <si>
     <t>SM/10138</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Route survey for distribution network design for augmentation of Bamangram Water Supply Scheme in Bamongola block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000145/2021-2022</t>
+  </si>
+  <si>
+    <t>1743/MD</t>
+  </si>
+  <si>
+    <t>15/06/2021</t>
+  </si>
+  <si>
+    <t>29/06/2021</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Augmentation of BAMANGRAM Piped water supply scheme for the work of Geotechnical Study, construction of 500 Cum RCC OHR, Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within Bamongola Dev. Block under Malda Division PH Engg.Dte. In the District of Malda</t>
+  </si>
+  <si>
+    <t>ORD/000007/2022-2023</t>
+  </si>
+  <si>
+    <t>1132/MD</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>20/05/2023</t>
+  </si>
+  <si>
+    <t>M/S S. DAS &amp; ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 300mm. Dia. x 200mm. Big dia. Tube Well 125 Mtr. deep by Direct Rotary method using PVC pipe &amp; Gravel Filter including supply of Materials at Bamangram Piped Water Supply Scheme of Bamangola Dev. Block under Malda Division, P.H.E. Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000048/2022-2023</t>
+  </si>
+  <si>
+    <t>1397/MD</t>
+  </si>
+  <si>
+    <t>14/06/2022</t>
+  </si>
+  <si>
+    <t>05/07/2022</t>
+  </si>
+  <si>
+    <t>SNEHASISH GHOSH</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Excess laying of HDPE (PE-80) pipe for distribution system for the Augmentation of BAMANGRAM &amp; its adjoining mouzas piped water supply at Bamongola Dev. Block in the District Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000407/2022-2023</t>
   </si>
   <si>
     <t>2990/MD</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>21/01/2023</t>
   </si>
   <si>
     <t>BINA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Route survey for distribution network design for augmentation of Bamangram Water Supply Scheme in Bamongola block under Malda Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>HORIZEN</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000002/2022-2023</t>
+  </si>
+  <si>
+    <t>1104/MD</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W no.- I of Bamangram Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008160)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/001096/2022-2023</t>
   </si>
   <si>
     <t>413/MLMD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>M/S. SOMA ENTERPRISE</t>
   </si>
@@ -218,182 +269,161 @@
   <si>
     <t>15/11/2023</t>
   </si>
   <si>
     <t>SUBHAS CHANDRA KESHORI</t>
   </si>
   <si>
     <t>Supply, installation, and commissioning of electro-mechanical components at T/W no. II of Augmentation of Bamongram Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008160)</t>
   </si>
   <si>
     <t>ORD/001798/2023-2024</t>
   </si>
   <si>
     <t>3685/MLMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>MOON LIGHT CONSTRUCTION AND STAR GOLD ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Sinking of 300mm. Dia. x 200mm. Big dia. Tube Well 125 Mtr. deep by Direct Rotary method using PVC pipe &amp; Gravel Filter including supply of Materials at Bamangram Piped Water Supply Scheme of Bamangola Dev. Block under Malda Division, P.H.E. Dte. in the District of Malda.</t>
-[...29 lines deleted...]
-    <t>Resource Division</t>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with 2nd Tube Well Site of Bamangram Piped Water Supply Scheme at Bamangola Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000223/2023-2024</t>
+  </si>
+  <si>
+    <t>2673/MD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>DEB CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. IV of Augmentation of Bamangram Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008160)</t>
+  </si>
+  <si>
+    <t>ORD/000252/2023-2024</t>
+  </si>
+  <si>
+    <t>2225/MLMD</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, and commissioning of electro-mechanical components at T/W no. I of Augmentation of Bamongram Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008160)</t>
+  </si>
+  <si>
+    <t>ORD/001797/2023-2024</t>
+  </si>
+  <si>
+    <t>3684/MLMD</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>RTOR000039/2022-2023</t>
   </si>
   <si>
     <t>1248/MD</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>Placement of fund against the work for Road restoration work for laying of pipe line for Bamongala Habibpur Road (Portion from 7.00 kmp to 7.50 kmp) for Bamongram Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00531/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-210</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, MALDA HIGHWAY DIVISION, P.W. (ROADS) DIRECTORATE.</t>
   </si>
   <si>
     <t>Soil Investigation and design of substructure for ................ at Bamangola Dev. Block in Malda District.</t>
   </si>
   <si>
     <t>BILL/00280/2022-2023</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>INDIAN INSTITUTE OF ENGINEERING SCIENCE AND TECHNOLOGY SHIBPUR.</t>
   </si>
   <si>
     <t>Soil Investigation and design of substructure for Over Head Reservoirs for Bamangram Piped Water Supply Scheme at Bamaongola Dev. Block in Malda district.</t>
   </si>
   <si>
     <t>BILL/00463/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-188</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
-    <t>Formal work order for the work of Augmentation of BAMANGRAM Piped water supply scheme for the work of Geotechnical Study, construction of 500 Cum RCC OHR, Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within Bamongola Dev. Block under Malda Division PH Engg.Dte. In the District of Malda</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at 4th Tube Well Site of Bamongram Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000310/2024-2025</t>
   </si>
   <si>
     <t>3950/MD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>SWASTIK UDYOG</t>
   </si>
   <si>
-    <t>Supply, installation, and commissioning of electro-mechanical components at T/W no. I of Augmentation of Bamongram Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008160)</t>
-[...10 lines deleted...]
-  <si>
     <t>Laying of Rising Main including Specials and Valves for Bamangram Piped Water Supply Scheme at Bamongola Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000958/2023-2024</t>
   </si>
   <si>
     <t>706/MD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation work of Pump Houses and Boundary Walls with New Construction of Boundary wall at Head work site of BAMANGRAM Water Supply Scheme at Bamangola Dev. Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000009/2025-2026</t>
@@ -423,80 +453,50 @@
     <t>29/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>M/S EHAN ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of dedicated /Parallel pipe line for better functionality and providing balance FHTC of BAMANGRAM Water Supply Scheme at Bamangola Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000195/2025-2026</t>
   </si>
   <si>
     <t>3629/MD</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>M/S MOON LIGHT CONSTRUCTION &amp; CO.</t>
-  </si>
-[...28 lines deleted...]
-    <t>01/03/2025</t>
   </si>
   <si>
     <t>RTOR000031/2025-2026</t>
   </si>
   <si>
     <t>2830/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1054,60 +1054,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.62</v>
+        <v>2.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>22.62</v>
+        <v>2.45</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>85.72</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1115,1293 +1115,1293 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.86</v>
+        <v>571.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.45</v>
+        <v>507.57</v>
       </c>
       <c r="R4" s="4">
-        <v>85.72</v>
+        <v>88.75</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>7.98</v>
+        <v>9.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.95</v>
+        <v>9.71</v>
       </c>
       <c r="R5" s="4">
-        <v>87.06</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>7.72</v>
+        <v>22.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.68</v>
+        <v>22.62</v>
       </c>
       <c r="R6" s="4">
-        <v>86.63</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>3004335962</v>
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>1.3</v>
+        <v>77.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.3</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>10.85</v>
+        <v>7.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>87.06</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>7.73</v>
+        <v>7.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.68</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>86.63</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4">
+        <v>3004335962</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>9.71</v>
+        <v>1.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>9.71</v>
+        <v>1.3</v>
       </c>
       <c r="R10" s="4">
         <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>77.51</v>
+        <v>10.85</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>79.81</v>
+        <v>7.73</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>12.47</v>
+        <v>4.17</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="L14" s="4"/>
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
-        <v>2.95</v>
+        <v>12.49</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>12.27</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>98.28</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>2.95</v>
+        <v>8.07</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.05</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>12.98</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="P16" s="4">
-        <v>571.92</v>
+        <v>79.81</v>
       </c>
       <c r="Q16" s="4">
-        <v>507.57</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>88.75</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="I17" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>8.01</v>
+        <v>12.47</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="N18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>8.07</v>
+        <v>2.95</v>
       </c>
       <c r="Q18" s="4">
-        <v>1.05</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>12.98</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="P19" s="4">
-        <v>8.85</v>
+        <v>2.95</v>
       </c>
       <c r="Q19" s="4">
-        <v>5.9</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>66.65</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>33.45</v>
+        <v>8.01</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>4.36</v>
+        <v>8.85</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>5.9</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>66.65</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>87.27</v>
+        <v>33.45</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>26</v>
+        <v>129</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>4.17</v>
+        <v>4.36</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="I24" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="N24" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="M24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="O24" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>12.49</v>
+        <v>87.27</v>
       </c>
       <c r="Q24" s="4">
-        <v>12.27</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>98.28</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="P25" s="4">
         <v>18.75</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>