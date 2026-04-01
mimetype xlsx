--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,51 +110,51 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.6mtr.X 3.0mtr Switch Room cum chlorine room with Water Supply and sanitary arragement at 4th Tube Well site of Bhaluka Fatepur Water Supply Scheme under Malda Division, PHE Dte. In the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000025/2022-2023</t>
   </si>
   <si>
     <t>1192/MD</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>24/06/2022</t>
   </si>
   <si>
-    <t>M/S GULFAM CONSTRUCTION</t>
+    <t>M/S GULFAM CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.6mtr.X 3.0mtr Switch Room cum chlorine room with Water Supply and sanitary arragement at 3rd Tube Well site of Bhaluka Fatepur Water Supply Scheme under Malda Division, PHE Dte. In the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000026/2022-2023</t>
   </si>
   <si>
     <t>1193/MD</t>
   </si>
   <si>
     <t>M/S SRINJOYEE</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 02 (Two) Nos. 150mm. Dia. x 100mm. Big dia. Tube Well 150 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with Augmentation of Bhaluka Fatepur Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000046/2022-2023</t>
   </si>
   <si>
     <t>1395/MD</t>
   </si>
   <si>
     <t>14/06/2022</t>
   </si>
@@ -290,68 +290,50 @@
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>INDIAN INSTITUTE OF ENGINEERING SCIENCE AND TECHNOLOGY SHIBPUR.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W No.- III &amp; IV of Bhaluka Fatepur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/009046)</t>
   </si>
   <si>
     <t>ORD/000259/2023-2024</t>
   </si>
   <si>
     <t>2232/MLMD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>A.K. SIKDAR</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bhaluka Fatepur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 2 at BHALUKA FATEPUR Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000971/2023-2024</t>
   </si>
   <si>
     <t>830/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>OLI CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube Well site of Bhaluka Fatepur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000177/2024-2025</t>
   </si>
   <si>
     <t>2952/MD</t>
@@ -371,108 +353,69 @@
   <si>
     <t>BILL/01170/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-351</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Formal work order for the work of Construction of 700 M3 Capacity OHR with FHTC (Mouza-Bhaluka) of Bhaluka Fatepur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000354/2023-2024</t>
   </si>
   <si>
     <t>3020/MD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
-    <t>20/01/2025</t>
+    <t>19/07/2025</t>
   </si>
   <si>
     <t>Laying of Rising Main including Specials and Valves for BHALUKA FATEPUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000962/2023-2024</t>
   </si>
   <si>
     <t>715/MD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>J. M. CONSTRUCTION</t>
-  </si>
-[...37 lines deleted...]
-    <t>12/07/2025</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Route survey for distribution network design for augmentation of Bhaluka Fatepur Water Supply Scheme in Harischandrapur-II block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000152/2021-2022</t>
   </si>
   <si>
     <t>1750/MD</t>
   </si>
   <si>
     <t>15/06/2021</t>
   </si>
   <si>
     <t>29/06/2021</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 180 Mtr. Deep Big dia Tube well (1 No) at BHALUKA FATEPUR Water Supply Scheme under Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000016/2023-2024</t>
   </si>
@@ -894,73 +837,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="119.11377" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1770,51 +1713,51 @@
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>78.05</v>
+        <v>4.17</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
@@ -1831,588 +1774,405 @@
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>4.17</v>
+        <v>9.93</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>9.93</v>
+        <v>9.85</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="I18" s="13"/>
-[...1 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="P18" s="4">
-        <v>9.85</v>
+        <v>283.26</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>283.26</v>
+        <v>14.06</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
       <c r="P20" s="4">
-        <v>14.06</v>
+        <v>2.86</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="I21" s="13" t="s">
+      <c r="K21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="J21" s="13" t="s">
+      <c r="L21" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="K21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>0.9</v>
+        <v>10.71</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A22" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>902.08</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
-    <row r="23" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>