--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1244,54 +1244,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>7.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>70.37</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1366,54 +1366,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>348.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>290.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.56</v>
       </c>
       <c r="S9" s="4">
         <v>68</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2017,54 +2017,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P20" s="4">
         <v>2.86</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>2.86</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2112,54 +2112,54 @@
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>902.08</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>299.36</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>33.19</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>