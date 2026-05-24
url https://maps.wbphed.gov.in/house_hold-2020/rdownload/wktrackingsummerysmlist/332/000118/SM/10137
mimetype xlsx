--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -308,147 +308,174 @@
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>A.K. SIKDAR</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 2 at BHALUKA FATEPUR Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000971/2023-2024</t>
   </si>
   <si>
     <t>830/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>OLI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at 3rd Tube Well site of Bhaluka Fatepur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...5 lines deleted...]
-    <t>2952/MD</t>
+    <t>New service connection at BHALUKA- FAFATEPUR PWSS T/W NO III Under EE/MLMD PHE DTE DIST. Malda.( Bhaluka c.c.c)</t>
+  </si>
+  <si>
+    <t>BILL/01170/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-351</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 700 M3 Capacity OHR with FHTC (Mouza-Bhaluka) of Bhaluka Fatepur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000354/2023-2024</t>
+  </si>
+  <si>
+    <t>3020/MD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including Specials and Valves for BHALUKA FATEPUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000962/2023-2024</t>
+  </si>
+  <si>
+    <t>715/MD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t>J. M. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Route survey for distribution network design for augmentation of Bhaluka Fatepur Water Supply Scheme in Harischandrapur-II block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000152/2021-2022</t>
+  </si>
+  <si>
+    <t>1750/MD</t>
+  </si>
+  <si>
+    <t>15/06/2021</t>
+  </si>
+  <si>
+    <t>29/06/2021</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 180 Mtr. Deep Big dia Tube well (1 No) at BHALUKA FATEPUR Water Supply Scheme under Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000016/2023-2024</t>
+  </si>
+  <si>
+    <t>1673/MD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of Bhaluka Fatepur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000174/2024-2025</t>
+  </si>
+  <si>
+    <t>2949/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
-    <t>10/07/2024</t>
-[...83 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY</t>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>SK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Bhaluka Fatepur, Kandaran Zone-I &amp; II, Chhattrak PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000963/2024-2025</t>
+  </si>
+  <si>
+    <t>652/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,51 +864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1366,54 +1393,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>348.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>290.89</v>
+        <v>309.95</v>
       </c>
       <c r="R9" s="4">
-        <v>83.56</v>
+        <v>89.04</v>
       </c>
       <c r="S9" s="4">
         <v>68</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1655,54 +1682,54 @@
       <c r="I14" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>21.58</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>16.52</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>76.58</v>
       </c>
       <c r="S14" s="4">
         <v>77</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1738,441 +1765,502 @@
         <v>4.17</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>9.93</v>
+        <v>9.85</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="I17" s="13"/>
-[...1 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="P17" s="4">
-        <v>9.85</v>
+        <v>283.26</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>283.26</v>
+        <v>14.06</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>14.39</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="P19" s="4">
-        <v>14.06</v>
+        <v>2.86</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>2.86</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>48</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>2.86</v>
+        <v>10.71</v>
       </c>
       <c r="Q20" s="4">
-        <v>2.86</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>1</v>
+        <v>95</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>126</v>
+        <v>59</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="P21" s="4">
-        <v>10.71</v>
+        <v>6.57</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>95</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>899.62</v>
+      </c>
+      <c r="P23" s="8">
+        <v>336.97</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>37.46</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>