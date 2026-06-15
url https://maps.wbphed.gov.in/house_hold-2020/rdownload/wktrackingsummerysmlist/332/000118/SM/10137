--- v5 (2026-05-24)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -432,50 +432,95 @@
     <t>SK ENTERPRISE</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Bhaluka Fatepur, Kandaran Zone-I &amp; II, Chhattrak PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000963/2024-2025</t>
   </si>
   <si>
     <t>652/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bhaluka Fatepur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000623/2024-2025</t>
+  </si>
+  <si>
+    <t>5830/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>JAGADANANDAPUR CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.JAGADANANDAPUR, AKHRA, KATW</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tube Well site of Bhaluka Fatepur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2024-2025</t>
+  </si>
+  <si>
+    <t>2952/MD</t>
+  </si>
+  <si>
+    <t>SARIF BUILDERS</t>
+  </si>
+  <si>
+    <t>Dismantling of Exsiting RCC Road and Construction of RCC Road from Bhaluka fatepur High school to Bhaluka Hospital for clear water main UPVC/DI pipe line in connection with Augmentation of Bhaluka fatepur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000122/2025-2026</t>
+  </si>
+  <si>
+    <t>2474/MD</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>12/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,73 +909,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="119.11377" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -2180,87 +2225,270 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>139</v>
       </c>
       <c r="P22" s="4">
         <v>0.9</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="P23" s="4">
+        <v>78.05</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>0</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P24" s="4">
+        <v>9.93</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>0</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P25" s="4">
+        <v>21.9</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>1009.5</v>
+      </c>
+      <c r="P26" s="8">
+        <v>336.97</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>33.38</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>