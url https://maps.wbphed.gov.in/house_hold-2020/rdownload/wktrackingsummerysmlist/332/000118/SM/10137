--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -89,438 +89,438 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Augmentation of Bhaluka Fatepur Piped water supply scheme</t>
   </si>
   <si>
     <t>SM/10137</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation work order for Route survey for distribution network design for augmentation of Bhaluka Fatepur Water Supply Scheme in Harischandrapur-II block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000695/2021-2022</t>
+  </si>
+  <si>
+    <t>1840/MD</t>
+  </si>
+  <si>
+    <t>30/06/2021</t>
+  </si>
+  <si>
+    <t>14/07/2021</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ACCOCIATES</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Route survey for distribution network design for augmentation of Bhaluka Fatepur Water Supply Scheme in Harischandrapur-II block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000152/2021-2022</t>
+  </si>
+  <si>
+    <t>1750/MD</t>
+  </si>
+  <si>
+    <t>15/06/2021</t>
+  </si>
+  <si>
+    <t>29/06/2021</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Construction of 3.6mtr.X 3.0mtr Switch Room cum chlorine room with Water Supply and sanitary arragement at 4th Tube Well site of Bhaluka Fatepur Water Supply Scheme under Malda Division, PHE Dte. In the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000025/2022-2023</t>
   </si>
   <si>
     <t>1192/MD</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>24/06/2022</t>
   </si>
   <si>
     <t>M/S GULFAM CONSTRUCTION.</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.6mtr.X 3.0mtr Switch Room cum chlorine room with Water Supply and sanitary arragement at 3rd Tube Well site of Bhaluka Fatepur Water Supply Scheme under Malda Division, PHE Dte. In the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000026/2022-2023</t>
   </si>
   <si>
     <t>1193/MD</t>
   </si>
   <si>
     <t>M/S SRINJOYEE</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of 02 (Two) Nos. 150mm. Dia. x 100mm. Big dia. Tube Well 150 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with Augmentation of Bhaluka Fatepur Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000046/2022-2023</t>
   </si>
   <si>
     <t>1395/MD</t>
   </si>
   <si>
     <t>14/06/2022</t>
   </si>
   <si>
     <t>14/07/2022</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
-    <t>Continuation work order for Route survey for distribution network design for augmentation of Bhaluka Fatepur Water Supply Scheme in Harischandrapur-II block under Malda Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ACCOCIATES</t>
+    <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Bhaluka Fatepur Pipe Water Supply Scheme at Harishchandrapur-II Block in the District of Malda under Malda Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000136/2022-2023</t>
+  </si>
+  <si>
+    <t>1828/MD</t>
+  </si>
+  <si>
+    <t>04/08/2022</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000012/2022-2023</t>
+  </si>
+  <si>
+    <t>1871/MD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation &amp; commissioning of electro-mechanical components at T/W no. I &amp; II of Augmentation of Bhaluka Fatepur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/001058/2022-2023</t>
   </si>
   <si>
     <t>267/MLMD</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Augmentation of BHALUKA FATEPUR Piped Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte. In the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000083/2023-2024</t>
   </si>
   <si>
     <t>2173/MD</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>M/S EHAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Formal work order for the work of Laying of Distribution pipe line in connection with Augmentation of Bhaluka Fatepur Pipe Water Supply Scheme at Harishchandrapur-II Block in the District of Malda under Malda Division P.H.E. Dte.</t>
-[...29 lines deleted...]
-    <t>Resource Division</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W No.- III &amp; IV of Bhaluka Fatepur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/009046)</t>
+  </si>
+  <si>
+    <t>ORD/000259/2023-2024</t>
+  </si>
+  <si>
+    <t>2232/MLMD</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>A.K. SIKDAR</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Construction of 700 M3 Capacity OHR with FHTC (Mouza-Bhaluka) of Bhaluka Fatepur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000354/2023-2024</t>
+  </si>
+  <si>
+    <t>3020/MD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 180 Mtr. Deep Big dia Tube well (1 No) at BHALUKA FATEPUR Water Supply Scheme under Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000016/2023-2024</t>
+  </si>
+  <si>
+    <t>1673/MD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>RTOR000026/2023-2024</t>
   </si>
   <si>
     <t>1607/MD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>RTOR000037/2023-2024</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Soil Investigation and design of substructure for Over Head Reservoirs for BHALUKA FATEPUR Piped Water Supply Scheme at Harishchandapur-II Dev. Block under Malda Division, PHE Dte. In the district of Malda.</t>
   </si>
   <si>
     <t>BILL/00486/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-192</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>INDIAN INSTITUTE OF ENGINEERING SCIENCE AND TECHNOLOGY SHIBPUR.</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W No.- III &amp; IV of Bhaluka Fatepur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/009046)</t>
-[...14 lines deleted...]
-    <t>A.K. SIKDAR</t>
+    <t>Laying of Rising Main including Specials and Valves for BHALUKA FATEPUR Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000962/2023-2024</t>
+  </si>
+  <si>
+    <t>715/MD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t>J. M. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bhaluka Fatepur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000623/2024-2025</t>
+  </si>
+  <si>
+    <t>5830/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>JAGADANANDAPUR CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.JAGADANANDAPUR, AKHRA, KATW</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 2 at BHALUKA FATEPUR Piped Water Supply Scheme under Harishchandrapur-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000971/2023-2024</t>
   </si>
   <si>
     <t>830/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>OLI CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at 3rd Tube Well site of Bhaluka Fatepur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2024-2025</t>
+  </si>
+  <si>
+    <t>2952/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>SARIF BUILDERS</t>
+  </si>
+  <si>
+    <t>Construction of 5.40 mtr.X 3.6mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work site of Bhaluka Fatepur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000174/2024-2025</t>
+  </si>
+  <si>
+    <t>2949/MD</t>
+  </si>
+  <si>
+    <t>25/07/2024</t>
+  </si>
+  <si>
+    <t>SK ENTERPRISE</t>
+  </si>
+  <si>
     <t>New service connection at BHALUKA- FAFATEPUR PWSS T/W NO III Under EE/MLMD PHE DTE DIST. Malda.( Bhaluka c.c.c)</t>
   </si>
   <si>
     <t>BILL/01170/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-351</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Formal work order for the work of Construction of 700 M3 Capacity OHR with FHTC (Mouza-Bhaluka) of Bhaluka Fatepur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...83 lines deleted...]
-    <t>SK ENTERPRISE</t>
+    <t>Dismantling of Exsiting RCC Road and Construction of RCC Road from Bhaluka fatepur High school to Bhaluka Hospital for clear water main UPVC/DI pipe line in connection with Augmentation of Bhaluka fatepur Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000122/2025-2026</t>
+  </si>
+  <si>
+    <t>2474/MD</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>12/07/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Bhaluka Fatepur, Kandaran Zone-I &amp; II, Chhattrak PWSS under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000963/2024-2025</t>
   </si>
   <si>
     <t>652/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
-  </si>
-[...46 lines deleted...]
-    <t>12/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1069,51 +1069,51 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.78</v>
+        <v>1.45</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -1121,1330 +1121,1330 @@
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>4.78</v>
+        <v>2.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>10</v>
+        <v>4.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.45</v>
+        <v>4.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7.97</v>
+        <v>10</v>
       </c>
       <c r="Q7" s="4">
-        <v>5.61</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>70.37</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>11.04</v>
+        <v>348.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>309.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>89.04</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>348.1</v>
+        <v>65.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>309.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>89.04</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>65.9</v>
+        <v>7.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>70.37</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>29.16</v>
+        <v>11.04</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>1801</v>
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>59.54</v>
+        <v>21.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>16.52</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>76.58</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="P13" s="4">
-        <v>2.95</v>
+        <v>283.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>21.58</v>
+        <v>10.71</v>
       </c>
       <c r="Q14" s="4">
-        <v>16.52</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>76.58</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="P15" s="4">
-        <v>4.17</v>
+        <v>29.16</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>102</v>
+      </c>
+      <c r="L16" s="4">
+        <v>1801</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="P16" s="4">
-        <v>9.85</v>
+        <v>59.54</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>283.26</v>
+        <v>2.95</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P18" s="4">
         <v>14.06</v>
       </c>
       <c r="Q18" s="4">
         <v>2.02</v>
       </c>
       <c r="R18" s="4">
         <v>14.39</v>
       </c>
       <c r="S18" s="4">
         <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>48</v>
+        <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>2.86</v>
+        <v>78.05</v>
       </c>
       <c r="Q19" s="4">
-        <v>2.86</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>120</v>
+        <v>55</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P20" s="4">
-        <v>10.71</v>
+        <v>4.17</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P21" s="4">
-        <v>6.57</v>
+        <v>9.93</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K22" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="J22" s="13" t="s">
+      <c r="L22" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="K22" s="4" t="s">
+      <c r="M22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="N22" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>0.9</v>
+        <v>6.57</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="N23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L23" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>78.05</v>
+        <v>9.85</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="K24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="O24" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>9.93</v>
+        <v>21.9</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="J25" s="13" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>151</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>152</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>153</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>154</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="P25" s="4">
-        <v>21.9</v>
+        <v>0.9</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>155</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>1009.5</v>