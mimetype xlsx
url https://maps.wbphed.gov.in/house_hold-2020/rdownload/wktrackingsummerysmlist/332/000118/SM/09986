--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -242,129 +242,90 @@
   <si>
     <t>163/MD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M I CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Deotala Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000718/2024-2025</t>
   </si>
   <si>
     <t>6409/MD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>15/11/2025</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Augmentation of Head Work Site pump House at DEOTALA Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000117/2025-2026</t>
   </si>
   <si>
     <t>2468/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>S. R. ENTERPRISE</t>
   </si>
   <si>
     <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division Division, PHE Dte. (Car-2) (Period from 01/03/2025 to 31/08/2025).</t>
   </si>
   <si>
     <t>ORD/001038/2024-2025</t>
   </si>
   <si>
     <t>752/MD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>SINGH BROTHERS</t>
-  </si>
-[...37 lines deleted...]
-    <t>MANIK CHOUDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1528,209 +1489,87 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>0.86</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>610.82</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>