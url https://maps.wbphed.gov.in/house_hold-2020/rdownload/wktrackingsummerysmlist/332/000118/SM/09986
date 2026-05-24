--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -206,51 +206,51 @@
   <si>
     <t>RTOR000194/2023-2024</t>
   </si>
   <si>
     <t>816/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Formal work order for Augmentation of DEOTALA Piped water supply scheme for the work of Geotechnical Study,construction of 500 Cum RCC OHR,Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within Gazole Dev Block under Malda Division PH Engg Dte. In the District of Malda</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000003/2022-2023</t>
   </si>
   <si>
     <t>868/MD</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/07/2026</t>
   </si>
   <si>
     <t>MAHAVIR PUMPS MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>Laying of Rising Main including Specials and Valves for Deotala Piped Water Supply Scheme at Deotala Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000889/2023-2024</t>
   </si>
   <si>
     <t>163/MD</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M I CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Deotala Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
@@ -877,54 +877,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>62.16</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -999,54 +999,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>4.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.13</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1231,54 +1231,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>460.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>178.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>38.9</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1509,54 +1509,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>610.82</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>182.78</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>29.92</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>