--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,98 @@
     <t>28/05/2025</t>
   </si>
   <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>S. R. ENTERPRISE</t>
   </si>
   <si>
     <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division Division, PHE Dte. (Car-2) (Period from 01/03/2025 to 31/08/2025).</t>
   </si>
   <si>
     <t>ORD/001038/2024-2025</t>
   </si>
   <si>
     <t>752/MD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>SINGH BROTHERS</t>
+  </si>
+  <si>
+    <t>RTOR000068/2025-2026</t>
+  </si>
+  <si>
+    <t>5584/MD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 200mm (all through) Big dia. Tube Well, Construction of Pump House, Boundary wall and allied works of Deotala PWSS under Gazole Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Sri Biswadip Sengupta, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000233/2025-2026</t>
+  </si>
+  <si>
+    <t>4237/MD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC for Deotala Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000217/2025-2026</t>
+  </si>
+  <si>
+    <t>3778/MD</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>MANIK CHOUDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1489,87 +1537,266 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>0.86</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.06</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>55.58</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>65.09</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>734.55</v>
+      </c>
+      <c r="P17" s="8">
+        <v>182.78</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>24.88</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>