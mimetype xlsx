--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -113,267 +113,267 @@
   <si>
     <t>Acceptance cum formal work order for Route survey for distribution network design for augmentation of Deotala Water Supply Scheme in Gazole block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Biswajit Gosh, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000148/2021-2022</t>
   </si>
   <si>
     <t>1746/MD</t>
   </si>
   <si>
     <t>15/06/2021</t>
   </si>
   <si>
     <t>29/06/2021</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
+    <t>Formal work order for Augmentation of DEOTALA Piped water supply scheme for the work of Geotechnical Study,construction of 500 Cum RCC OHR,Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within Gazole Dev Block under Malda Division PH Engg Dte. In the District of Malda</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000003/2022-2023</t>
+  </si>
+  <si>
+    <t>868/MD</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Laying of Rising main with connection between 1st Tube well and 3 rd Tube well and condtructtion of standpost for DEOTALA Water Supply Scheme under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2022-2023</t>
+  </si>
+  <si>
+    <t>1308/MD</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>JIBON GHOSH</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000004/2022-2023</t>
+  </si>
+  <si>
+    <t>1106/MD</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components of T/W no. II and making compound lighting arrangement at T/W no. I of Augmentation of Deotala Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/005108)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000607/2023-2024</t>
   </si>
   <si>
     <t>2723/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>JIBU SINGHA</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Laying of Rising main with connection between 1st Tube well and 3 rd Tube well and condtructtion of standpost for DEOTALA Water Supply Scheme under Malda Division, PHE Dte. in the District of Malda.</t>
-[...31 lines deleted...]
-  <si>
     <t>RTOR000042/2022-2023</t>
   </si>
   <si>
     <t>1585/MD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
+    <t>Laying of Rising Main including Specials and Valves for Deotala Piped Water Supply Scheme at Deotala Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000889/2023-2024</t>
+  </si>
+  <si>
+    <t>163/MD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M I CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Deotala Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000718/2024-2025</t>
+  </si>
+  <si>
+    <t>6409/MD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
+  </si>
+  <si>
     <t>RTOR000194/2023-2024</t>
   </si>
   <si>
     <t>816/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
-    <t>Formal work order for Augmentation of DEOTALA Piped water supply scheme for the work of Geotechnical Study,construction of 500 Cum RCC OHR,Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within Gazole Dev Block under Malda Division PH Engg Dte. In the District of Malda</t>
-[...53 lines deleted...]
-    <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division Division, PHE Dte. (Car-2) (Period from 01/03/2025 to 31/08/2025).</t>
+  </si>
+  <si>
+    <t>ORD/001038/2024-2025</t>
+  </si>
+  <si>
+    <t>752/MD</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>SINGH BROTHERS</t>
+  </si>
+  <si>
+    <t>Sinking of 200mm (all through) Big dia. Tube Well, Construction of Pump House, Boundary wall and allied works of Deotala PWSS under Gazole Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Sri Biswadip Sengupta, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000233/2025-2026</t>
+  </si>
+  <si>
+    <t>4237/MD</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC for Deotala Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000217/2025-2026</t>
+  </si>
+  <si>
+    <t>3778/MD</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>MANIK CHOUDHURY</t>
   </si>
   <si>
     <t>Augmentation of Head Work Site pump House at DEOTALA Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000117/2025-2026</t>
   </si>
   <si>
     <t>2468/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>S. R. ENTERPRISE</t>
   </si>
   <si>
-    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division Division, PHE Dte. (Car-2) (Period from 01/03/2025 to 31/08/2025).</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000068/2025-2026</t>
   </si>
   <si>
     <t>5584/MD</t>
   </si>
   <si>
     <t>30/10/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>MANIK CHOUDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -947,803 +947,803 @@
         <v>2.86</v>
       </c>
       <c r="Q3" s="4">
         <v>1.78</v>
       </c>
       <c r="R3" s="4">
         <v>62.16</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>14.75</v>
+        <v>460.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>178.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>38.9</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>4.43</v>
       </c>
       <c r="Q5" s="4">
         <v>2.05</v>
       </c>
       <c r="R5" s="4">
         <v>46.13</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>37.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>2.3</v>
+        <v>14.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>45.08</v>
+        <v>2.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>460.03</v>
+        <v>14.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>178.96</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>38.9</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>14.99</v>
+        <v>26.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>26.07</v>
+        <v>45.08</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>2.06</v>
+        <v>0.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>0.86</v>
+        <v>55.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>3.06</v>
+        <v>65.09</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>55.58</v>
+        <v>2.06</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>50</v>
       </c>
       <c r="P16" s="4">
-        <v>65.09</v>
+        <v>3.06</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>