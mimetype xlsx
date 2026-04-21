--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -916,54 +916,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -977,54 +977,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1034,54 +1034,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>4.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.41</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1091,54 +1091,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>4.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>29.95</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1150,54 +1150,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>3.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1211,54 +1211,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>21.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.68</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1272,54 +1272,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>13.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>12.19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.32</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1626,54 +1626,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P15" s="4">
         <v>180.23</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>137.44</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>76.25</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1721,54 +1721,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>275.8</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>185.97</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>67.43</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>