--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,71 @@
     <t>ORD/000004/2022-2023</t>
   </si>
   <si>
     <t>996/MD</t>
   </si>
   <si>
     <t>22/04/2022</t>
   </si>
   <si>
     <t>22/04/2023</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W no.- II of Tilason Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/009047)</t>
   </si>
   <si>
     <t>ORD/000254/2023-2024</t>
   </si>
   <si>
     <t>2227/MLMD</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>JOY ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) and Laying of 90 mm dia (OD) uPVC Pipeline under command area of AUGMENTATION OF TILASAN Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001036/2023-2024</t>
+  </si>
+  <si>
+    <t>1262/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>24/11/2024</t>
+  </si>
+  <si>
+    <t>SATTWIK CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,73 +774,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1504,54 +1525,54 @@
       <c r="I13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>10.08</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.06</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>60.08</v>
       </c>
       <c r="S13" s="4">
         <v>30</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1565,54 +1586,54 @@
       <c r="I14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>0.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.04</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>110.17</v>
       </c>
       <c r="S14" s="4">
         <v>15</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1626,54 +1647,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P15" s="4">
         <v>180.23</v>
       </c>
       <c r="Q15" s="4">
-        <v>137.44</v>
+        <v>163.53</v>
       </c>
       <c r="R15" s="4">
-        <v>76.25</v>
+        <v>90.73</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1701,87 +1722,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
         <v>7.57</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>25</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P17" s="4">
+        <v>7.44</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>6.93</v>
+      </c>
+      <c r="R17" s="4">
+        <v>93.12</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>283.24</v>
+      </c>
+      <c r="P18" s="8">
+        <v>226.09</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>79.82</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>