--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -342,50 +342,59 @@
     <t>10/01/2025</t>
   </si>
   <si>
     <t>JOY ENTERPRISE.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) and Laying of 90 mm dia (OD) uPVC Pipeline under command area of AUGMENTATION OF TILASAN Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001036/2023-2024</t>
   </si>
   <si>
     <t>1262/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>24/11/2024</t>
   </si>
   <si>
     <t>SATTWIK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000055/2025-2026</t>
+  </si>
+  <si>
+    <t>5598/MD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1783,87 +1792,144 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="4">
         <v>7.44</v>
       </c>
       <c r="Q17" s="4">
         <v>6.93</v>
       </c>
       <c r="R17" s="4">
         <v>93.12</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P18" s="4">
+        <v>2.88</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>286.12</v>
+      </c>
+      <c r="P19" s="8">
+        <v>226.09</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>79.02</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>