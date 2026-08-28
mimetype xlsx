--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,258 +113,258 @@
   <si>
     <t>Acceptance cum formal work order for Design, Preparation &amp; Submission of DPR as per existing route survey data for Augmentation of TILASAN Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Biswajit Gosh, Junior Engineer,Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000539/2021-2022</t>
   </si>
   <si>
     <t>2693/MD</t>
   </si>
   <si>
     <t>09/09/2021</t>
   </si>
   <si>
     <t>16/09/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Formal work order for Augmentation of TILASAN Piped water supply scheme for the work of Geotechnical Study,construction of 200 Cum RCC OHR,Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within Habibpur Block under Malda Division PH Engg.Dte. In the District of Malda.</t>
+  </si>
+  <si>
+    <t>Biswajit Gosh, Junior Engineer,Mukaddar Parvage, Junior Engineer,Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>996/MD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>22/04/2023</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Laying of Rising Main including connection of Pump No-1 &amp; Pump No 2 and by pass arrangement for TILASAN Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000030/2022-2023</t>
   </si>
   <si>
     <t>1307/MD</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>M/S EHAN ENTERPRISE</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>PROVIDING TUBE WELL MATERIALS CONFORMING TO IS: 12818:2010 WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL AT TILASAN, HABIBPUR BLOCK, MALDA DISTRICT UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000241/2022-2023</t>
   </si>
   <si>
     <t>347/CMSD-I</t>
   </si>
   <si>
     <t>25/07/2022</t>
   </si>
   <si>
     <t>09/08/2022</t>
   </si>
   <si>
     <t>CHANDA ENTERPRISE</t>
   </si>
   <si>
     <t>SUPPLY &amp; DELIVERY OF CONSUMBLES WITH OTHER WORKS AT SITEFOR CONSTRUCTION OF TUBE WELL AT JAGJIBANPUR, HABIBPUR BLOCK, MALDA DISTRICT UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000242/2022-2023</t>
   </si>
   <si>
     <t>346/CMSD-I</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000005/2022-2023</t>
+  </si>
+  <si>
+    <t>1107/MD</t>
+  </si>
+  <si>
+    <t>17/05/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000010/2022-2023</t>
+  </si>
+  <si>
+    <t>1461/MD</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W no.- I of Tilason Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/009047)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000253/2023-2024</t>
+  </si>
+  <si>
+    <t>2226/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W no.- II of Tilason Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/009047)</t>
+  </si>
+  <si>
+    <t>ORD/000254/2023-2024</t>
+  </si>
+  <si>
+    <t>2227/MLMD</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>JOY ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Dismantling of concrete road and Construction the same at different places of road connecting to LDS of TILASAN Piped Water Supply Scheme at Habibpur Dev. Block, under Malda Division, P.H.E. Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000081/2023-2024</t>
+  </si>
+  <si>
+    <t>2177/MD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>07/07/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional House hold Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and Jal Swapna) under Command area of Augmentation of TILASAN Piped Water Supply Scheme at Habibpur Dev. Block, under Malda Division, P.H.E. Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000082/2023-2024</t>
+  </si>
+  <si>
+    <t>2178//MD</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Dismentling of Concrete road and Construction the same from Head Work site to 2nd Tube Well Site of TILASAN Water Supply Scheme at Habibpur Dev. Block under Malda Division, P.H.E. Dte. In the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000785/2022-2023</t>
   </si>
   <si>
     <t>1443/MD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Dismantling of concrete road and Construction the same at different places of road connecting to LDS of TILASAN Piped Water Supply Scheme at Habibpur Dev. Block, under Malda Division, P.H.E. Dte. in the District of Malda.</t>
-[...43 lines deleted...]
-  <si>
     <t>RTOR000043/2022-2023</t>
   </si>
   <si>
     <t>1587/MD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
-    <t>RTOR000010/2022-2023</t>
-[...34 lines deleted...]
-  <si>
     <t>Hiring of Diesel Driven Motor Cab (BS-IV &amp; Above) having contract carriage permit along with driver for the office of the Calcutta Mecha nical Sub Division-I(D), CDD, P.H.Engineering Dte. For Supervision of JJM related works.</t>
   </si>
   <si>
     <t>Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000220/2023-2024</t>
   </si>
   <si>
     <t>13/CMSD-I(D)</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>AJAY KUMAR</t>
-  </si>
-[...31 lines deleted...]
-    <t>JOY ENTERPRISE.</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) and Laying of 90 mm dia (OD) uPVC Pipeline under command area of AUGMENTATION OF TILASAN Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001036/2023-2024</t>
   </si>
   <si>
     <t>1262/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>24/11/2024</t>
   </si>
   <si>
     <t>SATTWIK CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000055/2025-2026</t>
   </si>
@@ -986,788 +986,788 @@
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.44</v>
+        <v>180.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.43</v>
+        <v>163.53</v>
       </c>
       <c r="R4" s="4">
-        <v>99.69</v>
+        <v>90.73</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.69</v>
+        <v>4.44</v>
       </c>
       <c r="Q5" s="4">
         <v>4.43</v>
       </c>
       <c r="R5" s="4">
-        <v>94.41</v>
+        <v>99.69</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.66</v>
+        <v>4.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.4</v>
+        <v>4.43</v>
       </c>
       <c r="R6" s="4">
-        <v>29.95</v>
+        <v>94.41</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.15</v>
+        <v>4.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.15</v>
+        <v>1.4</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>29.95</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>21.68</v>
+        <v>16.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>21.68</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>13.35</v>
+        <v>6.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.19</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>91.32</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>16.55</v>
+        <v>10.08</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.06</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>60.08</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>0.41</v>
+        <v>7.57</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>79</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="P12" s="4">
-        <v>6.78</v>
+        <v>21.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>21.68</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
-        <v>10.08</v>
+        <v>13.35</v>
       </c>
       <c r="Q13" s="4">
-        <v>6.06</v>
+        <v>12.19</v>
       </c>
       <c r="R13" s="4">
-        <v>60.08</v>
+        <v>91.32</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="P14" s="4">
-        <v>0.94</v>
+        <v>3.15</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.04</v>
+        <v>3.15</v>
       </c>
       <c r="R14" s="4">
-        <v>110.17</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P15" s="4">
-        <v>180.23</v>
+        <v>0.41</v>
       </c>
       <c r="Q15" s="4">
-        <v>163.53</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>90.73</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>7.57</v>
+        <v>0.94</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>1.04</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>110.17</v>
       </c>
       <c r="S16" s="4">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
@@ -1812,68 +1812,68 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="P18" s="4">
         <v>2.88</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>