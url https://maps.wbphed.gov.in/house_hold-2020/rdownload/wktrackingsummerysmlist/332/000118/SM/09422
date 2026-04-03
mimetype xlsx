--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,65 @@
     <t>ORD/000144/2025-2026</t>
   </si>
   <si>
     <t>2682/MD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection, Dismentling of Concrete road &amp; Restoration and Laying of Rising Main including Specials &amp; Valves for Bulbulchandi Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000162/2025-2026</t>
   </si>
   <si>
     <t>2761/MD</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>08/08/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W no.- II of Bulbulchandi Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008161)</t>
+  </si>
+  <si>
+    <t>ORD/000257/2023-2024</t>
+  </si>
+  <si>
+    <t>2230/MLMD</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>JOY MAA SANTOSHI ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1574,87 +1589,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P14" s="4">
         <v>86.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>8.02</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>86</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>911.23</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>