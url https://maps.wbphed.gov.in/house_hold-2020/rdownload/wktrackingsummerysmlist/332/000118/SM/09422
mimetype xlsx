--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1087,54 +1087,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>551.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>503</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.2</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1148,54 +1148,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>14.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>62.58</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1331,54 +1331,54 @@
       <c r="I10" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>10.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.73</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1392,54 +1392,54 @@
       <c r="I11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>8.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.47</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1453,54 +1453,54 @@
       <c r="I12" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>2.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1636,88 +1636,88 @@
       <c r="I15" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>8.02</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>6.49</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>80.94</v>
       </c>
       <c r="S15" s="4">
         <v>86</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>911.23</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>540.53</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>59.32</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>