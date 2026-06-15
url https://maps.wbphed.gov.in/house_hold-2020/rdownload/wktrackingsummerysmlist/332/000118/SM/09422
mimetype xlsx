--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,68 @@
     <t>ORD/000162/2025-2026</t>
   </si>
   <si>
     <t>2761/MD</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W no.- II of Bulbulchandi Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008161)</t>
   </si>
   <si>
     <t>ORD/000257/2023-2024</t>
   </si>
   <si>
     <t>2230/MLMD</t>
   </si>
   <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>JOY MAA SANTOSHI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>RTOR000086/2025-2026</t>
+  </si>
+  <si>
+    <t>5553/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>RTOR000025/2025-2026</t>
+  </si>
+  <si>
+    <t>2826/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1650,87 +1668,201 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>8.02</v>
       </c>
       <c r="Q15" s="4">
         <v>6.49</v>
       </c>
       <c r="R15" s="4">
         <v>80.94</v>
       </c>
       <c r="S15" s="4">
         <v>86</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P16" s="4">
+        <v>30.36</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P17" s="4">
+        <v>28.92</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>970.51</v>
+      </c>
+      <c r="P18" s="8">
+        <v>540.53</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>55.7</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>