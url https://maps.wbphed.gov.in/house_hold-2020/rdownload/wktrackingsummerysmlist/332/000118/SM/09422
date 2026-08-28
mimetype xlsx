--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,282 +89,282 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Augmentation of Bulbulchandi PWSS.</t>
   </si>
   <si>
     <t>SM/09422</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for the work of Augmentation of Bulbulchandi Piped water supply scheme for the work of Geotechnical Study,construction of 700 Cum RCC OHR,Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within Habibpur Block in the District of Malda under Malda Division, PH Engg Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000006/2022-2023</t>
+  </si>
+  <si>
+    <t>1125/MD</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>ACQUA CONSTRUCTION CONSORTIUM</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2022-2023</t>
   </si>
   <si>
     <t>1105/MD</t>
   </si>
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I and making compound lighting arrangement at T/W no. I of Augmentation of Bulbulchandi Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008161)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000256/2023-2024</t>
+  </si>
+  <si>
+    <t>2229/MLMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. dia. and 110 Mtr. Deep Big dia Tube well (1 Nos.) at BULBULCHANDI Water Supply Scheme under Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000015/2023-2024</t>
+  </si>
+  <si>
+    <t>1672/MD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W No.- III of Bulbulchandi Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008161)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/001099/2022-2023</t>
+  </si>
+  <si>
+    <t>596/MLMD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>PABITRA MANDAL</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W no.- II of Bulbulchandi Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008161)</t>
+  </si>
+  <si>
+    <t>ORD/000257/2023-2024</t>
+  </si>
+  <si>
+    <t>2230/MLMD</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>JOY MAA SANTOSHI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>RTOR000041/2022-2023</t>
   </si>
   <si>
     <t>1586/MD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>Submission of Bill for Hire Charges &amp; HSD &amp; Mobil charges of Vehicle No. - WB 04-H-8254 for the month of MAY, JUNE, JULY 2023 under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00314/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-157</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>SHABNAM ARA</t>
   </si>
   <si>
-    <t>Formal work order for the work of Augmentation of Bulbulchandi Piped water supply scheme for the work of Geotechnical Study,construction of 700 Cum RCC OHR,Laying Distribution of pipe line and providing Functional Household Tap connection (FHTC) within Habibpur Block in the District of Malda under Malda Division, PH Engg Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) and Laying of 90 mm dia (OD) HDPE Pipeline under command area of AUGMENTATION of BULBULCHANDI Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Sumit Kumar Ganguly, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000617/2024-2025</t>
   </si>
   <si>
     <t>5741/MD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>MILLENNIUM ENTERPRISE</t>
   </si>
   <si>
     <t>Dismentling of Concrete road and Construction the same at different places of road connecting to LDS of BULBULCHANDI Water Supply Scheme ( Mouza - Bulbulchandi, Soladanga) at Habibpur Dev. Block under Malda Division, P.H.E.Dte. In the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000302/2024-2025</t>
   </si>
   <si>
     <t>3448/MD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>25/08/2024</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of Augmentation for T/W No.- III of Bulbulchandi Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008161)</t>
-[...40 lines deleted...]
-  <si>
     <t>Repairing of boundary wall and Land Development work corresponding to Tube Well No. 3 at BULBULCHANDI Piped Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000947/2023-2024</t>
   </si>
   <si>
     <t>657/MD</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>24/03/2024</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Shifting of existing water pipeline of different dia (OD) HDPE Pipeline in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) due to New Culvert Construction along the road under command area of AUGMENTATION of BULBULCHANDI Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. in the district of Malda</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000144/2025-2026</t>
   </si>
   <si>
     <t>2682/MD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection, Dismentling of Concrete road &amp; Restoration and Laying of Rising Main including Specials &amp; Valves for Bulbulchandi Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000162/2025-2026</t>
   </si>
   <si>
     <t>2761/MD</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>08/08/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>JOY MAA SANTOSHI ENTERPRISE.</t>
   </si>
   <si>
     <t>RTOR000086/2025-2026</t>
   </si>
   <si>
     <t>5553/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>RTOR000025/2025-2026</t>
   </si>
   <si>
     <t>2826/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -909,904 +909,904 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>81.12</v>
+        <v>551.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>503</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.2</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>6.43</v>
+        <v>81.12</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>1.18</v>
+        <v>14.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>62.58</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>551.54</v>
+        <v>8.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>503</v>
+        <v>8.64</v>
       </c>
       <c r="R6" s="4">
-        <v>91.2</v>
+        <v>96.47</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>14.67</v>
+        <v>10.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.18</v>
+        <v>10.73</v>
       </c>
       <c r="R7" s="4">
-        <v>62.58</v>
+        <v>99.68</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>86.38</v>
+        <v>8.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>80.94</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>47.09</v>
+        <v>6.43</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>10.76</v>
+        <v>1.18</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.73</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.68</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>8.95</v>
+        <v>86.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.64</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>96.47</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>2.5</v>
+        <v>47.09</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.49</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.79</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>5.61</v>
+        <v>2.5</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>86.98</v>
+        <v>5.61</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>8.02</v>
+        <v>86.98</v>
       </c>
       <c r="Q15" s="4">
-        <v>6.49</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>80.94</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P16" s="4">
         <v>30.36</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P17" s="4">
         <v>28.92</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>