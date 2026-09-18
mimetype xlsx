--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Drinking water samples collection &amp; testing through Field Test Kit (FTKs) &amp; uploading charges related to Water Quality Monitoring &amp; Surveillance programme under JJM in the district of Malda under Malda Division.</t>
   </si>
   <si>
     <t>SM/08972</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Payment for Collection of drinking water sample from sources of 26 nos arsenic affected Gram Panchayet for retesting purpose under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000556/2021-2022</t>
+  </si>
+  <si>
+    <t>3688/MD</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>18/01/2022</t>
+  </si>
+  <si>
+    <t>S. R. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Bill for Resuming training and initiating onsite water quality testing of drinking water sources through Field Test Kits (FTKs) and awareness generation by ASHAs_reg.</t>
   </si>
   <si>
     <t>VCH/001995/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-157</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>DISTRICT HEALTH &amp; FAMILY WELFARE SAMITY</t>
-  </si>
-[...22 lines deleted...]
-    <t>S. R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,170 +696,170 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>12.23</v>
+        <v>7.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>7.05</v>
+        <v>12.23</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>19.28</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>7.05</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>36.57</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>