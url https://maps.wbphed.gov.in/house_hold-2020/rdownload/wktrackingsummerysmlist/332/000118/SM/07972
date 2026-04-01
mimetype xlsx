--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -1301,51 +1301,51 @@
   <si>
     <t>31/MD</t>
   </si>
   <si>
     <t>RTOR000014/2024-2025</t>
   </si>
   <si>
     <t>3993/MD</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Bujurkhali, JL. No. 110, G.P.-Pakuahat of BASARA Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Tilok Roy, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000314/2020-2021</t>
   </si>
   <si>
     <t>294/MD</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Birasthali, JL. No. 137, G.P.-Chanchal of DAKSHIN SAHAR Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000148/2020-2021</t>
   </si>
   <si>
     <t>2458/MD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Dakhin Sahar Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000499/2024-2025</t>
   </si>
   <si>
     <t>5403/MD</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
@@ -1370,98 +1370,71 @@
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sankail Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000663/2024-2025</t>
   </si>
   <si>
     <t>6163/MD</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Malipakar Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000743/2024-2025</t>
   </si>
   <si>
     <t>6585/MD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>16/10/2025</t>
   </si>
   <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Arbara Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000858/2024-2025</t>
   </si>
   <si>
     <t>1051/MD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S ANKUSH ENTERPRISE</t>
   </si>
   <si>
-    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 40m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Uttar Kumedpur Water Supply Scheme of Harishchandrapur-II Block under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
-[...25 lines deleted...]
-  <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 50 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Malipakar Water Supply Scheme of Harishchandrapur-II Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000135/2025-2026</t>
   </si>
   <si>
     <t>2510/MD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Arbara Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>2334/MD</t>
@@ -1478,53 +1451,50 @@
   <si>
     <t>ORD/000206/2025-2026</t>
   </si>
   <si>
     <t>3722/MD</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>ABHIJIT CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional laying of Pipe line for improvement of FHTC functionality by different dia UPVC pipe &amp; FHTC for BASARA piped Water Supply Scheme at Bamongola Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000205/2025-2026</t>
   </si>
   <si>
     <t>3693/MD</t>
   </si>
   <si>
-    <t>27/09/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of 200mm (all through) Big Dia Tube Well of 180m Deep at 3rd Tube Well Site and Construction of Pump House at 3rd Tube Well site Laying of dedicated/Parallel pipe line and Providing balanced FHTC under GANNADIA Piped Water Supply Scheme under at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000208/2025-2026</t>
   </si>
   <si>
     <t>3723/MD</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Raykhandighi, JL. No. 23, G.P.-Bahirgachhi-I of BAHIRGACHHI Water Supply Scheme at Gazole Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2020-2021</t>
   </si>
   <si>
     <t>270/MD</t>
   </si>
   <si>
     <t>09/11/2024</t>
@@ -1542,50 +1512,80 @@
     <t>302/MD</t>
   </si>
   <si>
     <t>01/06/2022</t>
   </si>
   <si>
     <t>MARSS INTERNATIONAL</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) At -Bibijhuti (JL. No. 58), Naikanda (JL. No. 39) &amp; Chandipur (JL. No. 40) G.P.-Kharba In connection of Source Augmentation of Kendua PWSS at Chanchal-I Block under Malda Division. PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000468/2023-2024</t>
   </si>
   <si>
     <t>3458/MD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>M/S /FAIZUL HAQUE BISWAS</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of BAHIRGACHHI Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000717/2023-2024</t>
+  </si>
+  <si>
+    <t>4766/MD</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at RAIKHADIGHI Mouza under BAHIRGACHI Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000997/2023-2024</t>
+  </si>
+  <si>
+    <t>1176/MD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>ABHIJIT ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -8072,658 +8072,658 @@
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H101" s="13" t="s">
         <v>459</v>
       </c>
       <c r="I101" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J101" s="13" t="s">
-        <v>400</v>
+        <v>223</v>
       </c>
       <c r="K101" s="4" t="s">
         <v>460</v>
       </c>
       <c r="L101" s="4" t="s">
         <v>461</v>
       </c>
       <c r="M101" s="4" t="s">
         <v>462</v>
       </c>
       <c r="N101" s="4" t="s">
         <v>463</v>
       </c>
       <c r="O101" s="4" t="s">
         <v>464</v>
       </c>
       <c r="P101" s="4">
-        <v>18.02</v>
+        <v>20.04</v>
       </c>
       <c r="Q101" s="4">
         <v>0</v>
       </c>
       <c r="R101" s="4">
         <v>0</v>
       </c>
       <c r="S101" s="4">
         <v>0</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H102" s="13" t="s">
         <v>465</v>
       </c>
       <c r="I102" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J102" s="13" t="s">
-        <v>223</v>
+        <v>331</v>
       </c>
       <c r="K102" s="4" t="s">
         <v>466</v>
       </c>
       <c r="L102" s="4" t="s">
         <v>467</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>261</v>
+        <v>214</v>
       </c>
       <c r="P102" s="4">
-        <v>36.38</v>
+        <v>28.65</v>
       </c>
       <c r="Q102" s="4">
         <v>0</v>
       </c>
       <c r="R102" s="4">
         <v>0</v>
       </c>
       <c r="S102" s="4">
         <v>0</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H103" s="13" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>26</v>
+        <v>308</v>
       </c>
       <c r="J103" s="13" t="s">
-        <v>223</v>
+        <v>321</v>
       </c>
       <c r="K103" s="4" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="P103" s="4">
-        <v>20.04</v>
+        <v>17.47</v>
       </c>
       <c r="Q103" s="4">
         <v>0</v>
       </c>
       <c r="R103" s="4">
         <v>0</v>
       </c>
       <c r="S103" s="4">
         <v>0</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3"/>
       <c r="D104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H104" s="13" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="I104" s="13" t="s">
-        <v>26</v>
+        <v>308</v>
       </c>
       <c r="J104" s="13" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>477</v>
+        <v>443</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>478</v>
+        <v>429</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>214</v>
+        <v>79</v>
       </c>
       <c r="P104" s="4">
-        <v>28.65</v>
+        <v>60.11</v>
       </c>
       <c r="Q104" s="4">
         <v>0</v>
       </c>
       <c r="R104" s="4">
         <v>0</v>
       </c>
       <c r="S104" s="4">
         <v>0</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3"/>
       <c r="D105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H105" s="13" t="s">
         <v>479</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>308</v>
+        <v>26</v>
       </c>
       <c r="J105" s="13" t="s">
-        <v>321</v>
+        <v>400</v>
       </c>
       <c r="K105" s="4" t="s">
         <v>480</v>
       </c>
       <c r="L105" s="4" t="s">
         <v>481</v>
       </c>
       <c r="M105" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="N105" s="4" t="s">
         <v>482</v>
       </c>
-      <c r="N105" s="4" t="s">
+      <c r="O105" s="4" t="s">
         <v>483</v>
       </c>
-      <c r="O105" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P105" s="4">
-        <v>17.47</v>
+        <v>39.34</v>
       </c>
       <c r="Q105" s="4">
         <v>0</v>
       </c>
       <c r="R105" s="4">
         <v>0</v>
       </c>
       <c r="S105" s="4">
         <v>0</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3"/>
       <c r="D106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H106" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="I106" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="J106" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="K106" s="4" t="s">
         <v>485</v>
       </c>
-      <c r="I106" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K106" s="4" t="s">
+      <c r="L106" s="4" t="s">
         <v>486</v>
       </c>
-      <c r="L106" s="4" t="s">
+      <c r="M106" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N106" s="4" t="s">
         <v>487</v>
       </c>
-      <c r="M106" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O106" s="4" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="P106" s="4">
-        <v>60.11</v>
+        <v>25.44</v>
       </c>
       <c r="Q106" s="4">
         <v>0</v>
       </c>
       <c r="R106" s="4">
         <v>0</v>
       </c>
       <c r="S106" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H107" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="I107" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="J107" s="13" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
       <c r="K107" s="4" t="s">
         <v>490</v>
       </c>
       <c r="L107" s="4" t="s">
         <v>491</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>482</v>
+        <v>30</v>
       </c>
       <c r="N107" s="4" t="s">
         <v>492</v>
       </c>
       <c r="O107" s="4" t="s">
         <v>493</v>
       </c>
       <c r="P107" s="4">
-        <v>39.34</v>
+        <v>7.25</v>
       </c>
       <c r="Q107" s="4">
         <v>0</v>
       </c>
       <c r="R107" s="4">
         <v>0</v>
       </c>
       <c r="S107" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3"/>
       <c r="D108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H108" s="13" t="s">
         <v>494</v>
       </c>
       <c r="I108" s="13" t="s">
-        <v>142</v>
+        <v>26</v>
       </c>
       <c r="J108" s="13" t="s">
-        <v>426</v>
+        <v>331</v>
       </c>
       <c r="K108" s="4" t="s">
         <v>495</v>
       </c>
       <c r="L108" s="4" t="s">
         <v>496</v>
       </c>
       <c r="M108" s="4" t="s">
-        <v>30</v>
+        <v>497</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>63</v>
+        <v>499</v>
       </c>
       <c r="P108" s="4">
-        <v>25.44</v>
+        <v>33.7</v>
       </c>
       <c r="Q108" s="4">
         <v>0</v>
       </c>
       <c r="R108" s="4">
         <v>0</v>
       </c>
       <c r="S108" s="4">
         <v>100</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3"/>
       <c r="D109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="I109" s="13" t="s">
-        <v>142</v>
+        <v>387</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>499</v>
+        <v>391</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M109" s="4" t="s">
-        <v>30</v>
+        <v>403</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>503</v>
+        <v>348</v>
       </c>
       <c r="P109" s="4">
-        <v>7.25</v>
+        <v>12.1</v>
       </c>
       <c r="Q109" s="4">
         <v>0</v>
       </c>
       <c r="R109" s="4">
         <v>0</v>
       </c>
       <c r="S109" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3"/>
       <c r="D110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H110" s="13" t="s">
         <v>504</v>
       </c>
       <c r="I110" s="13" t="s">
-        <v>26</v>
+        <v>308</v>
       </c>
       <c r="J110" s="13" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="K110" s="4" t="s">
         <v>505</v>
       </c>
       <c r="L110" s="4" t="s">
         <v>506</v>
       </c>
       <c r="M110" s="4" t="s">
         <v>507</v>
       </c>
       <c r="N110" s="4" t="s">
         <v>508</v>
       </c>
       <c r="O110" s="4" t="s">
         <v>509</v>
       </c>
       <c r="P110" s="4">
-        <v>33.7</v>
+        <v>13.25</v>
       </c>
       <c r="Q110" s="4">
         <v>0</v>
       </c>
       <c r="R110" s="4">
         <v>0</v>
       </c>
       <c r="S110" s="4">
         <v>100</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="7" t="s">
         <v>510</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="7"/>
       <c r="D111" s="7"/>
       <c r="E111" s="11"/>
       <c r="F111" s="7"/>
       <c r="G111" s="7"/>
       <c r="H111" s="14"/>
       <c r="I111" s="14"/>
       <c r="J111" s="14"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
       <c r="N111" s="8"/>
       <c r="O111" s="8">
-        <v>2428.3</v>
+        <v>2399.25</v>
       </c>
       <c r="P111" s="8">
         <v>345.33</v>
       </c>
       <c r="Q111" s="8">
-        <v>14.22</v>
+        <v>14.39</v>
       </c>
       <c r="R111" s="8"/>
       <c r="S111" s="8"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A111:N111"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>