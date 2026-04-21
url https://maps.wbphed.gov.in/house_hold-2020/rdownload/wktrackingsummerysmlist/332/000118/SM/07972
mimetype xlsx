--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -2503,54 +2503,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>49.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>45.14</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.39</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2564,54 +2564,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>46.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>46.62</v>
+        <v>93.25</v>
       </c>
       <c r="R10" s="4">
-        <v>99.99</v>
+        <v>199.99</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -2625,54 +2625,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="4">
         <v>5.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>85.23</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2686,54 +2686,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P12" s="4">
         <v>5.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.99</v>
+        <v>9.98</v>
       </c>
       <c r="R12" s="4">
-        <v>85.36</v>
+        <v>170.72</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2747,54 +2747,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P13" s="4">
         <v>15.52</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>13.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>90.05</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2808,54 +2808,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P14" s="4">
         <v>37.13</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>13.21</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2869,54 +2869,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P15" s="4">
         <v>71.29</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>12.54</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>17.6</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2930,54 +2930,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P16" s="4">
         <v>52.81</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>47.96</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>90.82</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2991,54 +2991,54 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P17" s="4">
         <v>35.11</v>
       </c>
       <c r="Q17" s="4">
-        <v>8.47</v>
+        <v>16.94</v>
       </c>
       <c r="R17" s="4">
-        <v>24.12</v>
+        <v>48.24</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -3052,54 +3052,54 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P18" s="4">
         <v>23.19</v>
       </c>
       <c r="Q18" s="4">
-        <v>22.91</v>
+        <v>45.81</v>
       </c>
       <c r="R18" s="4">
-        <v>98.77</v>
+        <v>197.53</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -3113,54 +3113,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P19" s="4">
         <v>14.36</v>
       </c>
       <c r="Q19" s="4">
-        <v>12.51</v>
+        <v>25.01</v>
       </c>
       <c r="R19" s="4">
-        <v>87.11</v>
+        <v>174.22</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -3174,54 +3174,54 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P20" s="4">
         <v>38.45</v>
       </c>
       <c r="Q20" s="4">
-        <v>19.73</v>
+        <v>45.42</v>
       </c>
       <c r="R20" s="4">
-        <v>51.33</v>
+        <v>118.14</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -3235,54 +3235,54 @@
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P21" s="4">
         <v>16.18</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>14.76</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>91.28</v>
       </c>
       <c r="S21" s="4">
         <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -3296,54 +3296,54 @@
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P22" s="4">
         <v>9.57</v>
       </c>
       <c r="Q22" s="4">
-        <v>8.78</v>
+        <v>17.56</v>
       </c>
       <c r="R22" s="4">
-        <v>91.78</v>
+        <v>183.56</v>
       </c>
       <c r="S22" s="4">
         <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -3357,54 +3357,54 @@
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P23" s="4">
         <v>14.93</v>
       </c>
       <c r="Q23" s="4">
-        <v>14.43</v>
+        <v>28.86</v>
       </c>
       <c r="R23" s="4">
-        <v>96.62</v>
+        <v>193.24</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -3418,54 +3418,54 @@
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P24" s="4">
         <v>18.67</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>16.39</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>87.76</v>
       </c>
       <c r="S24" s="4">
         <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -3479,54 +3479,54 @@
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P25" s="4">
         <v>22.15</v>
       </c>
       <c r="Q25" s="4">
-        <v>16.1</v>
+        <v>35.24</v>
       </c>
       <c r="R25" s="4">
-        <v>72.68</v>
+        <v>159.13</v>
       </c>
       <c r="S25" s="4">
         <v>1</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -3601,54 +3601,54 @@
       <c r="I27" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K27" s="4" t="s">
         <v>127</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>128</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>129</v>
       </c>
       <c r="P27" s="4">
         <v>25.76</v>
       </c>
       <c r="Q27" s="4">
-        <v>0</v>
+        <v>24.94</v>
       </c>
       <c r="R27" s="4">
-        <v>0</v>
+        <v>96.83</v>
       </c>
       <c r="S27" s="4">
         <v>1</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -3662,54 +3662,54 @@
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>131</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>132</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P28" s="4">
         <v>29.13</v>
       </c>
       <c r="Q28" s="4">
-        <v>26.57</v>
+        <v>53.15</v>
       </c>
       <c r="R28" s="4">
-        <v>91.23</v>
+        <v>182.46</v>
       </c>
       <c r="S28" s="4">
         <v>1</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -3723,54 +3723,54 @@
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P29" s="4">
         <v>27.04</v>
       </c>
       <c r="Q29" s="4">
-        <v>0</v>
+        <v>23.08</v>
       </c>
       <c r="R29" s="4">
-        <v>0</v>
+        <v>85.33</v>
       </c>
       <c r="S29" s="4">
         <v>1</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3784,54 +3784,54 @@
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K30" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>140</v>
       </c>
       <c r="P30" s="4">
         <v>14.72</v>
       </c>
       <c r="Q30" s="4">
-        <v>0</v>
+        <v>14.66</v>
       </c>
       <c r="R30" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S30" s="4">
         <v>1</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3906,54 +3906,54 @@
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K32" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P32" s="4">
         <v>19.18</v>
       </c>
       <c r="Q32" s="4">
-        <v>6.37</v>
+        <v>13.41</v>
       </c>
       <c r="R32" s="4">
-        <v>33.23</v>
+        <v>69.9</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3967,54 +3967,54 @@
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>155</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>156</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P33" s="4">
         <v>16.51</v>
       </c>
       <c r="Q33" s="4">
-        <v>7.28</v>
+        <v>15.08</v>
       </c>
       <c r="R33" s="4">
-        <v>44.08</v>
+        <v>91.33</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -4028,54 +4028,54 @@
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>159</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>160</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P34" s="4">
         <v>20.81</v>
       </c>
       <c r="Q34" s="4">
-        <v>14.29</v>
+        <v>31.12</v>
       </c>
       <c r="R34" s="4">
-        <v>68.65</v>
+        <v>149.54</v>
       </c>
       <c r="S34" s="4">
         <v>1</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
@@ -4089,54 +4089,54 @@
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>164</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P35" s="4">
         <v>8.24</v>
       </c>
       <c r="Q35" s="4">
-        <v>0</v>
+        <v>7.88</v>
       </c>
       <c r="R35" s="4">
-        <v>0</v>
+        <v>95.67</v>
       </c>
       <c r="S35" s="4">
         <v>1</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
@@ -4150,54 +4150,54 @@
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>167</v>
       </c>
       <c r="L36" s="4" t="s">
         <v>168</v>
       </c>
       <c r="M36" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P36" s="4">
         <v>25.53</v>
       </c>
       <c r="Q36" s="4">
-        <v>0</v>
+        <v>15.46</v>
       </c>
       <c r="R36" s="4">
-        <v>0</v>
+        <v>60.55</v>
       </c>
       <c r="S36" s="4">
         <v>1</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
@@ -4211,54 +4211,54 @@
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>170</v>
       </c>
       <c r="L37" s="4" t="s">
         <v>171</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P37" s="4">
         <v>21.96</v>
       </c>
       <c r="Q37" s="4">
-        <v>0</v>
+        <v>21.41</v>
       </c>
       <c r="R37" s="4">
-        <v>0</v>
+        <v>97.47</v>
       </c>
       <c r="S37" s="4">
         <v>1</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
@@ -4272,54 +4272,54 @@
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K38" s="4" t="s">
         <v>173</v>
       </c>
       <c r="L38" s="4" t="s">
         <v>174</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P38" s="4">
         <v>18.77</v>
       </c>
       <c r="Q38" s="4">
-        <v>0</v>
+        <v>18.77</v>
       </c>
       <c r="R38" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S38" s="4">
         <v>1</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
@@ -4333,54 +4333,54 @@
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>177</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>178</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>165</v>
       </c>
       <c r="P39" s="4">
         <v>7.04</v>
       </c>
       <c r="Q39" s="4">
-        <v>0</v>
+        <v>5.7</v>
       </c>
       <c r="R39" s="4">
-        <v>0</v>
+        <v>80.99</v>
       </c>
       <c r="S39" s="4">
         <v>1</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
@@ -4394,54 +4394,54 @@
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="4" t="s">
         <v>180</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>181</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P40" s="4">
         <v>13.25</v>
       </c>
       <c r="Q40" s="4">
-        <v>0</v>
+        <v>10.79</v>
       </c>
       <c r="R40" s="4">
-        <v>0</v>
+        <v>81.39</v>
       </c>
       <c r="S40" s="4">
         <v>1</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
@@ -4455,54 +4455,54 @@
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>183</v>
       </c>
       <c r="L41" s="4" t="s">
         <v>184</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>185</v>
       </c>
       <c r="P41" s="4">
         <v>5.93</v>
       </c>
       <c r="Q41" s="4">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="R41" s="4">
-        <v>0</v>
+        <v>48.93</v>
       </c>
       <c r="S41" s="4">
         <v>0</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
@@ -4516,54 +4516,54 @@
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>187</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>188</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>157</v>
       </c>
       <c r="P42" s="4">
         <v>15.48</v>
       </c>
       <c r="Q42" s="4">
-        <v>0</v>
+        <v>9.46</v>
       </c>
       <c r="R42" s="4">
-        <v>0</v>
+        <v>61.16</v>
       </c>
       <c r="S42" s="4">
         <v>1</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -4577,54 +4577,54 @@
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>190</v>
       </c>
       <c r="L43" s="4" t="s">
         <v>191</v>
       </c>
       <c r="M43" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N43" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O43" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P43" s="4">
         <v>25.78</v>
       </c>
       <c r="Q43" s="4">
-        <v>0</v>
+        <v>24.34</v>
       </c>
       <c r="R43" s="4">
-        <v>0</v>
+        <v>94.43</v>
       </c>
       <c r="S43" s="4">
         <v>1</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
@@ -4638,54 +4638,54 @@
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K44" s="4" t="s">
         <v>193</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>195</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>196</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>197</v>
       </c>
       <c r="P44" s="4">
         <v>0.96</v>
       </c>
       <c r="Q44" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R44" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S44" s="4">
         <v>1</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -4699,54 +4699,54 @@
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>199</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>200</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>201</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>203</v>
       </c>
       <c r="P45" s="4">
         <v>0</v>
       </c>
       <c r="Q45" s="4">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="R45" s="4">
-        <v>0</v>
+        <v>28043550</v>
       </c>
       <c r="S45" s="4">
         <v>1</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -4760,54 +4760,54 @@
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K46" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>206</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>207</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>208</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P46" s="4">
         <v>1.25</v>
       </c>
       <c r="Q46" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R46" s="4">
-        <v>0</v>
+        <v>167.29</v>
       </c>
       <c r="S46" s="4">
         <v>1</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
@@ -4821,54 +4821,54 @@
       <c r="I47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>210</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>211</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>212</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>213</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>214</v>
       </c>
       <c r="P47" s="4">
         <v>7.96</v>
       </c>
       <c r="Q47" s="4">
-        <v>0</v>
+        <v>7.2</v>
       </c>
       <c r="R47" s="4">
-        <v>0</v>
+        <v>90.43</v>
       </c>
       <c r="S47" s="4">
         <v>1</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -4882,54 +4882,54 @@
       <c r="I48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>216</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>217</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>218</v>
       </c>
       <c r="P48" s="4">
         <v>6.77</v>
       </c>
       <c r="Q48" s="4">
-        <v>0</v>
+        <v>5.81</v>
       </c>
       <c r="R48" s="4">
-        <v>0</v>
+        <v>85.75</v>
       </c>
       <c r="S48" s="4">
         <v>1</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -4943,54 +4943,54 @@
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>220</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>221</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>175</v>
       </c>
       <c r="P49" s="4">
         <v>16.86</v>
       </c>
       <c r="Q49" s="4">
-        <v>0</v>
+        <v>15.79</v>
       </c>
       <c r="R49" s="4">
-        <v>0</v>
+        <v>93.67</v>
       </c>
       <c r="S49" s="4">
         <v>1</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -5004,54 +5004,54 @@
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>223</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>224</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>225</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>226</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>227</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>228</v>
       </c>
       <c r="P50" s="4">
         <v>3.31</v>
       </c>
       <c r="Q50" s="4">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="R50" s="4">
-        <v>0</v>
+        <v>91.41</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
@@ -5065,54 +5065,54 @@
       <c r="I51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>230</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>231</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>232</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>233</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>234</v>
       </c>
       <c r="P51" s="4">
         <v>125</v>
       </c>
       <c r="Q51" s="4">
-        <v>0</v>
+        <v>30.6</v>
       </c>
       <c r="R51" s="4">
-        <v>0</v>
+        <v>24.48</v>
       </c>
       <c r="S51" s="4">
         <v>0</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
@@ -5126,54 +5126,54 @@
       <c r="I52" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>236</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>237</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P52" s="4">
         <v>25.97</v>
       </c>
       <c r="Q52" s="4">
-        <v>0</v>
+        <v>20.69</v>
       </c>
       <c r="R52" s="4">
-        <v>0</v>
+        <v>79.66</v>
       </c>
       <c r="S52" s="4">
         <v>0</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
@@ -5248,54 +5248,54 @@
       <c r="I54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>244</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>245</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>226</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>227</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>246</v>
       </c>
       <c r="P54" s="4">
         <v>2.07</v>
       </c>
       <c r="Q54" s="4">
-        <v>0</v>
+        <v>2.07</v>
       </c>
       <c r="R54" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S54" s="4">
         <v>1</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
@@ -5309,54 +5309,54 @@
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K55" s="4" t="s">
         <v>248</v>
       </c>
       <c r="L55" s="4" t="s">
         <v>249</v>
       </c>
       <c r="M55" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>250</v>
       </c>
       <c r="P55" s="4">
         <v>9.41</v>
       </c>
       <c r="Q55" s="4">
-        <v>7.95</v>
+        <v>15.9</v>
       </c>
       <c r="R55" s="4">
-        <v>84.47</v>
+        <v>168.93</v>
       </c>
       <c r="S55" s="4">
         <v>1</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
@@ -5370,54 +5370,54 @@
       <c r="I56" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>252</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>253</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P56" s="4">
         <v>13.56</v>
       </c>
       <c r="Q56" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R56" s="4">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="S56" s="4">
         <v>1</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -5431,54 +5431,54 @@
       <c r="I57" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>255</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>256</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>257</v>
       </c>
       <c r="P57" s="4">
         <v>24.42</v>
       </c>
       <c r="Q57" s="4">
-        <v>0</v>
+        <v>24.36</v>
       </c>
       <c r="R57" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S57" s="4">
         <v>1</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -5492,54 +5492,54 @@
       <c r="I58" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K58" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>260</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>261</v>
       </c>
       <c r="P58" s="4">
         <v>27.25</v>
       </c>
       <c r="Q58" s="4">
-        <v>0</v>
+        <v>25.76</v>
       </c>
       <c r="R58" s="4">
-        <v>0</v>
+        <v>94.56</v>
       </c>
       <c r="S58" s="4">
         <v>1</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
@@ -5553,54 +5553,54 @@
       <c r="I59" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K59" s="4" t="s">
         <v>263</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>264</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>265</v>
       </c>
       <c r="N59" s="4" t="s">
         <v>266</v>
       </c>
       <c r="O59" s="4" t="s">
         <v>267</v>
       </c>
       <c r="P59" s="4">
         <v>84.94</v>
       </c>
       <c r="Q59" s="4">
-        <v>0</v>
+        <v>83.13</v>
       </c>
       <c r="R59" s="4">
-        <v>0</v>
+        <v>97.87</v>
       </c>
       <c r="S59" s="4">
         <v>1</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
@@ -5614,54 +5614,54 @@
       <c r="I60" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J60" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>269</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>270</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>271</v>
       </c>
       <c r="P60" s="4">
         <v>57.6</v>
       </c>
       <c r="Q60" s="4">
-        <v>0</v>
+        <v>29.11</v>
       </c>
       <c r="R60" s="4">
-        <v>0</v>
+        <v>50.55</v>
       </c>
       <c r="S60" s="4">
         <v>1</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
@@ -5673,54 +5673,54 @@
         <v>272</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>273</v>
       </c>
       <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
         <v>274</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>275</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>276</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>277</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>278</v>
       </c>
       <c r="P61" s="4">
         <v>0.85</v>
       </c>
       <c r="Q61" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R61" s="4">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="S61" s="4">
         <v>55</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
@@ -5734,54 +5734,54 @@
       <c r="I62" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>280</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>281</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>241</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>242</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>250</v>
       </c>
       <c r="P62" s="4">
         <v>6.35</v>
       </c>
       <c r="Q62" s="4">
-        <v>0</v>
+        <v>6.19</v>
       </c>
       <c r="R62" s="4">
-        <v>0</v>
+        <v>97.61</v>
       </c>
       <c r="S62" s="4">
         <v>100</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
@@ -5795,54 +5795,54 @@
       <c r="I63" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>283</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>284</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>265</v>
       </c>
       <c r="N63" s="4" t="s">
         <v>266</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>285</v>
       </c>
       <c r="P63" s="4">
         <v>78.3</v>
       </c>
       <c r="Q63" s="4">
-        <v>33.11</v>
+        <v>66.23</v>
       </c>
       <c r="R63" s="4">
-        <v>42.29</v>
+        <v>84.58</v>
       </c>
       <c r="S63" s="4">
         <v>46</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
@@ -6222,54 +6222,54 @@
       <c r="I70" s="13" t="s">
         <v>308</v>
       </c>
       <c r="J70" s="13" t="s">
         <v>321</v>
       </c>
       <c r="K70" s="4" t="s">
         <v>327</v>
       </c>
       <c r="L70" s="4" t="s">
         <v>328</v>
       </c>
       <c r="M70" s="4" t="s">
         <v>226</v>
       </c>
       <c r="N70" s="4" t="s">
         <v>227</v>
       </c>
       <c r="O70" s="4" t="s">
         <v>329</v>
       </c>
       <c r="P70" s="4">
         <v>2.64</v>
       </c>
       <c r="Q70" s="4">
-        <v>1.26</v>
+        <v>2.52</v>
       </c>
       <c r="R70" s="4">
-        <v>47.6</v>
+        <v>95.19</v>
       </c>
       <c r="S70" s="4">
         <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
@@ -6283,54 +6283,54 @@
       <c r="I71" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J71" s="13" t="s">
         <v>331</v>
       </c>
       <c r="K71" s="4" t="s">
         <v>332</v>
       </c>
       <c r="L71" s="4" t="s">
         <v>333</v>
       </c>
       <c r="M71" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N71" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O71" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P71" s="4">
         <v>31.69</v>
       </c>
       <c r="Q71" s="4">
-        <v>11.55</v>
+        <v>23.11</v>
       </c>
       <c r="R71" s="4">
-        <v>36.46</v>
+        <v>72.92</v>
       </c>
       <c r="S71" s="4">
         <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
@@ -6344,54 +6344,54 @@
       <c r="I72" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J72" s="13" t="s">
         <v>331</v>
       </c>
       <c r="K72" s="4" t="s">
         <v>335</v>
       </c>
       <c r="L72" s="4" t="s">
         <v>336</v>
       </c>
       <c r="M72" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N72" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O72" s="4" t="s">
         <v>337</v>
       </c>
       <c r="P72" s="4">
         <v>5.71</v>
       </c>
       <c r="Q72" s="4">
-        <v>4.75</v>
+        <v>9.49</v>
       </c>
       <c r="R72" s="4">
-        <v>83.12</v>
+        <v>166.24</v>
       </c>
       <c r="S72" s="4">
         <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
@@ -6405,54 +6405,54 @@
       <c r="I73" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J73" s="13" t="s">
         <v>331</v>
       </c>
       <c r="K73" s="4" t="s">
         <v>339</v>
       </c>
       <c r="L73" s="4" t="s">
         <v>340</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O73" s="4" t="s">
         <v>341</v>
       </c>
       <c r="P73" s="4">
         <v>17.3</v>
       </c>
       <c r="Q73" s="4">
-        <v>11.07</v>
+        <v>22.14</v>
       </c>
       <c r="R73" s="4">
-        <v>64.01</v>
+        <v>128.02</v>
       </c>
       <c r="S73" s="4">
         <v>0</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
@@ -6466,54 +6466,54 @@
       <c r="I74" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J74" s="13" t="s">
         <v>331</v>
       </c>
       <c r="K74" s="4" t="s">
         <v>343</v>
       </c>
       <c r="L74" s="4" t="s">
         <v>344</v>
       </c>
       <c r="M74" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N74" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O74" s="4" t="s">
         <v>257</v>
       </c>
       <c r="P74" s="4">
         <v>16.85</v>
       </c>
       <c r="Q74" s="4">
-        <v>11.71</v>
+        <v>23.43</v>
       </c>
       <c r="R74" s="4">
-        <v>69.53</v>
+        <v>139.06</v>
       </c>
       <c r="S74" s="4">
         <v>0</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
@@ -6527,54 +6527,54 @@
       <c r="I75" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>331</v>
       </c>
       <c r="K75" s="4" t="s">
         <v>346</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>347</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N75" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O75" s="4" t="s">
         <v>348</v>
       </c>
       <c r="P75" s="4">
         <v>9.01</v>
       </c>
       <c r="Q75" s="4">
-        <v>5.91</v>
+        <v>11.83</v>
       </c>
       <c r="R75" s="4">
-        <v>65.66</v>
+        <v>131.31</v>
       </c>
       <c r="S75" s="4">
         <v>0</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
@@ -6588,54 +6588,54 @@
       <c r="I76" s="13" t="s">
         <v>308</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>350</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>351</v>
       </c>
       <c r="L76" s="4" t="s">
         <v>352</v>
       </c>
       <c r="M76" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N76" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O76" s="4" t="s">
         <v>353</v>
       </c>
       <c r="P76" s="4">
         <v>41.39</v>
       </c>
       <c r="Q76" s="4">
-        <v>28.07</v>
+        <v>56.13</v>
       </c>
       <c r="R76" s="4">
-        <v>67.8</v>
+        <v>135.61</v>
       </c>
       <c r="S76" s="4">
         <v>0</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
@@ -6649,54 +6649,54 @@
       <c r="I77" s="13" t="s">
         <v>308</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>321</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>355</v>
       </c>
       <c r="L77" s="4" t="s">
         <v>356</v>
       </c>
       <c r="M77" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N77" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O77" s="4" t="s">
         <v>357</v>
       </c>
       <c r="P77" s="4">
         <v>20.5</v>
       </c>
       <c r="Q77" s="4">
-        <v>15.37</v>
+        <v>30.73</v>
       </c>
       <c r="R77" s="4">
-        <v>74.96</v>
+        <v>149.92</v>
       </c>
       <c r="S77" s="4">
         <v>0</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
@@ -6710,54 +6710,54 @@
       <c r="I78" s="13" t="s">
         <v>308</v>
       </c>
       <c r="J78" s="13" t="s">
         <v>359</v>
       </c>
       <c r="K78" s="4" t="s">
         <v>360</v>
       </c>
       <c r="L78" s="4" t="s">
         <v>361</v>
       </c>
       <c r="M78" s="4" t="s">
         <v>226</v>
       </c>
       <c r="N78" s="4" t="s">
         <v>227</v>
       </c>
       <c r="O78" s="4" t="s">
         <v>362</v>
       </c>
       <c r="P78" s="4">
         <v>2.82</v>
       </c>
       <c r="Q78" s="4">
-        <v>1.72</v>
+        <v>3.43</v>
       </c>
       <c r="R78" s="4">
-        <v>60.86</v>
+        <v>121.71</v>
       </c>
       <c r="S78" s="4">
         <v>0</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
@@ -6771,54 +6771,54 @@
       <c r="I79" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J79" s="13" t="s">
         <v>331</v>
       </c>
       <c r="K79" s="4" t="s">
         <v>364</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>365</v>
       </c>
       <c r="M79" s="4" t="s">
         <v>226</v>
       </c>
       <c r="N79" s="4" t="s">
         <v>227</v>
       </c>
       <c r="O79" s="4" t="s">
         <v>366</v>
       </c>
       <c r="P79" s="4">
         <v>4.45</v>
       </c>
       <c r="Q79" s="4">
-        <v>3.82</v>
+        <v>7.63</v>
       </c>
       <c r="R79" s="4">
-        <v>85.76</v>
+        <v>171.51</v>
       </c>
       <c r="S79" s="4">
         <v>0</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
@@ -6832,54 +6832,54 @@
       <c r="I80" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J80" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K80" s="4" t="s">
         <v>368</v>
       </c>
       <c r="L80" s="4" t="s">
         <v>369</v>
       </c>
       <c r="M80" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N80" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O80" s="4" t="s">
         <v>370</v>
       </c>
       <c r="P80" s="4">
         <v>29.56</v>
       </c>
       <c r="Q80" s="4">
-        <v>0</v>
+        <v>19.74</v>
       </c>
       <c r="R80" s="4">
-        <v>0</v>
+        <v>66.78</v>
       </c>
       <c r="S80" s="4">
         <v>100</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
@@ -6893,54 +6893,54 @@
       <c r="I81" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K81" s="4" t="s">
         <v>372</v>
       </c>
       <c r="L81" s="4" t="s">
         <v>373</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N81" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>261</v>
       </c>
       <c r="P81" s="4">
         <v>35.86</v>
       </c>
       <c r="Q81" s="4">
-        <v>0</v>
+        <v>34.96</v>
       </c>
       <c r="R81" s="4">
-        <v>0</v>
+        <v>97.48</v>
       </c>
       <c r="S81" s="4">
         <v>1</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
@@ -7015,54 +7015,54 @@
       <c r="I83" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J83" s="13" t="s">
         <v>331</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>381</v>
       </c>
       <c r="L83" s="4" t="s">
         <v>382</v>
       </c>
       <c r="M83" s="4" t="s">
         <v>383</v>
       </c>
       <c r="N83" s="4" t="s">
         <v>384</v>
       </c>
       <c r="O83" s="4" t="s">
         <v>385</v>
       </c>
       <c r="P83" s="4">
         <v>3.09</v>
       </c>
       <c r="Q83" s="4">
-        <v>0</v>
+        <v>3.08</v>
       </c>
       <c r="R83" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S83" s="4">
         <v>100</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
@@ -8676,54 +8676,54 @@
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="7" t="s">
         <v>510</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="7"/>
       <c r="D111" s="7"/>
       <c r="E111" s="11"/>
       <c r="F111" s="7"/>
       <c r="G111" s="7"/>
       <c r="H111" s="14"/>
       <c r="I111" s="14"/>
       <c r="J111" s="14"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
       <c r="N111" s="8"/>
       <c r="O111" s="8">
         <v>2399.25</v>
       </c>
       <c r="P111" s="8">
-        <v>345.33</v>
+        <v>1365</v>
       </c>
       <c r="Q111" s="8">
-        <v>14.39</v>
+        <v>56.89</v>
       </c>
       <c r="R111" s="8"/>
       <c r="S111" s="8"/>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A111:N111"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>