--- v4 (2026-04-21)
+++ v5 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="506">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -956,68 +956,50 @@
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 01/08/2023 to 31/01/2024).</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000987/2023-2024</t>
   </si>
   <si>
     <t>2023/NBC-II</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Rampur Water Supply Scheme under Chanchal-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Raikhadighi Mouza under BAHIRGACHHI Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000727/2024-2025</t>
   </si>
   <si>
     <t>6418/MD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of Village-Basantapur, JL. No. 82, G.P.- Baidyapur of BHABUK Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000119/2020-2021</t>
   </si>
   <si>
     <t>2315/MD</t>
@@ -1424,86 +1406,71 @@
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Arbara Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>2334/MD</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
   <si>
-    <t>Additional laying of Pipe line for improvement of FHTC functionality by different dia UPVC pipe &amp; providing FHTC for PURBA BINODPUR piped Water Supply Scheme at Gazole Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
-[...5 lines deleted...]
-    <t>3722/MD</t>
+    <t>Additional laying of Pipe line for improvement of FHTC functionality by different dia UPVC pipe &amp; FHTC for BASARA piped Water Supply Scheme at Bamongola Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000205/2025-2026</t>
+  </si>
+  <si>
+    <t>3693/MD</t>
+  </si>
+  <si>
+    <t>Sinking of 200mm (all through) Big Dia Tube Well of 180m Deep at 3rd Tube Well Site and Construction of Pump House at 3rd Tube Well site Laying of dedicated/Parallel pipe line and Providing balanced FHTC under GANNADIA Piped Water Supply Scheme under at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000208/2025-2026</t>
+  </si>
+  <si>
+    <t>3723/MD</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
-    <t>28/09/2025</t>
-[...22 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Raykhandighi, JL. No. 23, G.P.-Bahirgachhi-I of BAHIRGACHHI Water Supply Scheme at Gazole Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2020-2021</t>
   </si>
   <si>
     <t>270/MD</t>
   </si>
   <si>
     <t>09/11/2024</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Bhabanipur, JL. No. 75, G.P.-Chandpur of PARAMESWARPUR Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer,Mr. Tilok Roy, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000322/2020-2021</t>
@@ -1542,50 +1509,68 @@
     <t>ORD/000717/2023-2024</t>
   </si>
   <si>
     <t>4766/MD</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at RAIKHADIGHI Mouza under BAHIRGACHI Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000997/2023-2024</t>
   </si>
   <si>
     <t>1176/MD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ABHIJIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Kumedpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2024-2025</t>
+  </si>
+  <si>
+    <t>2966/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S DYNAMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1974,51 +1959,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W111"/>
+  <dimension ref="A1:W110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="81.265869" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -5673,54 +5658,54 @@
         <v>272</v>
       </c>
       <c r="I61" s="13" t="s">
         <v>273</v>
       </c>
       <c r="J61" s="13"/>
       <c r="K61" s="4" t="s">
         <v>274</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>275</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>276</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>277</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>278</v>
       </c>
       <c r="P61" s="4">
         <v>0.85</v>
       </c>
       <c r="Q61" s="4">
-        <v>0.96</v>
+        <v>1.65</v>
       </c>
       <c r="R61" s="4">
-        <v>114</v>
+        <v>195.47</v>
       </c>
       <c r="S61" s="4">
         <v>55</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
@@ -5795,54 +5780,54 @@
       <c r="I63" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>283</v>
       </c>
       <c r="L63" s="4" t="s">
         <v>284</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>265</v>
       </c>
       <c r="N63" s="4" t="s">
         <v>266</v>
       </c>
       <c r="O63" s="4" t="s">
         <v>285</v>
       </c>
       <c r="P63" s="4">
         <v>78.3</v>
       </c>
       <c r="Q63" s="4">
-        <v>66.23</v>
+        <v>71</v>
       </c>
       <c r="R63" s="4">
-        <v>84.58</v>
+        <v>90.69</v>
       </c>
       <c r="S63" s="4">
         <v>46</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
@@ -5856,54 +5841,54 @@
       <c r="I64" s="13" t="s">
         <v>273</v>
       </c>
       <c r="J64" s="13" t="s">
         <v>287</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>288</v>
       </c>
       <c r="L64" s="4" t="s">
         <v>289</v>
       </c>
       <c r="M64" s="4" t="s">
         <v>290</v>
       </c>
       <c r="N64" s="4" t="s">
         <v>291</v>
       </c>
       <c r="O64" s="4" t="s">
         <v>292</v>
       </c>
       <c r="P64" s="4">
         <v>40.32</v>
       </c>
       <c r="Q64" s="4">
-        <v>0</v>
+        <v>22.66</v>
       </c>
       <c r="R64" s="4">
-        <v>0</v>
+        <v>56.21</v>
       </c>
       <c r="S64" s="4">
         <v>74</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
@@ -5917,54 +5902,54 @@
       <c r="I65" s="13" t="s">
         <v>294</v>
       </c>
       <c r="J65" s="13" t="s">
         <v>295</v>
       </c>
       <c r="K65" s="4" t="s">
         <v>296</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>297</v>
       </c>
       <c r="M65" s="4" t="s">
         <v>298</v>
       </c>
       <c r="N65" s="4" t="s">
         <v>299</v>
       </c>
       <c r="O65" s="4" t="s">
         <v>300</v>
       </c>
       <c r="P65" s="4">
         <v>0.86</v>
       </c>
       <c r="Q65" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R65" s="4">
-        <v>0</v>
+        <v>45.52</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
@@ -6039,2704 +6024,2643 @@
       <c r="I67" s="13" t="s">
         <v>308</v>
       </c>
       <c r="J67" s="13" t="s">
         <v>295</v>
       </c>
       <c r="K67" s="4" t="s">
         <v>309</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>310</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>311</v>
       </c>
       <c r="N67" s="4" t="s">
         <v>312</v>
       </c>
       <c r="O67" s="4" t="s">
         <v>313</v>
       </c>
       <c r="P67" s="4">
         <v>0.86</v>
       </c>
       <c r="Q67" s="4">
-        <v>0</v>
+        <v>0.99</v>
       </c>
       <c r="R67" s="4">
-        <v>0</v>
+        <v>115.22</v>
       </c>
       <c r="S67" s="4">
         <v>76</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
         <v>314</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>26</v>
+        <v>308</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>27</v>
+        <v>315</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>319</v>
+        <v>250</v>
       </c>
       <c r="P68" s="4">
-        <v>57.8</v>
+        <v>18.48</v>
       </c>
       <c r="Q68" s="4">
         <v>0</v>
       </c>
       <c r="R68" s="4">
         <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
         <v>320</v>
       </c>
       <c r="I69" s="13" t="s">
         <v>308</v>
       </c>
       <c r="J69" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="K69" s="4" t="s">
         <v>321</v>
       </c>
-      <c r="K69" s="4" t="s">
+      <c r="L69" s="4" t="s">
         <v>322</v>
       </c>
-      <c r="L69" s="4" t="s">
+      <c r="M69" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="N69" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="O69" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="M69" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P69" s="4">
-        <v>18.48</v>
+        <v>2.64</v>
       </c>
       <c r="Q69" s="4">
-        <v>0</v>
+        <v>2.52</v>
       </c>
       <c r="R69" s="4">
-        <v>0</v>
+        <v>95.19</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="I70" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J70" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="K70" s="4" t="s">
         <v>326</v>
       </c>
-      <c r="I70" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K70" s="4" t="s">
+      <c r="L70" s="4" t="s">
         <v>327</v>
       </c>
-      <c r="L70" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M70" s="4" t="s">
-        <v>226</v>
+        <v>152</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>227</v>
+        <v>153</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>329</v>
+        <v>136</v>
       </c>
       <c r="P70" s="4">
-        <v>2.64</v>
+        <v>31.69</v>
       </c>
       <c r="Q70" s="4">
-        <v>2.52</v>
+        <v>23.11</v>
       </c>
       <c r="R70" s="4">
-        <v>95.19</v>
+        <v>72.92</v>
       </c>
       <c r="S70" s="4">
         <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="I71" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J71" s="13" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="M71" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N71" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>136</v>
+        <v>331</v>
       </c>
       <c r="P71" s="4">
-        <v>31.69</v>
+        <v>5.71</v>
       </c>
       <c r="Q71" s="4">
-        <v>23.11</v>
+        <v>9.49</v>
       </c>
       <c r="R71" s="4">
-        <v>72.92</v>
+        <v>166.24</v>
       </c>
       <c r="S71" s="4">
         <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J72" s="13" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="M72" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N72" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="P72" s="4">
-        <v>5.71</v>
+        <v>17.3</v>
       </c>
       <c r="Q72" s="4">
-        <v>9.49</v>
+        <v>22.14</v>
       </c>
       <c r="R72" s="4">
-        <v>166.24</v>
+        <v>128.02</v>
       </c>
       <c r="S72" s="4">
         <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="I73" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J73" s="13" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>341</v>
+        <v>257</v>
       </c>
       <c r="P73" s="4">
-        <v>17.3</v>
+        <v>16.85</v>
       </c>
       <c r="Q73" s="4">
-        <v>22.14</v>
+        <v>23.43</v>
       </c>
       <c r="R73" s="4">
-        <v>128.02</v>
+        <v>139.06</v>
       </c>
       <c r="S73" s="4">
         <v>0</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="I74" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J74" s="13" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="K74" s="4" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="M74" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N74" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>257</v>
+        <v>342</v>
       </c>
       <c r="P74" s="4">
-        <v>16.85</v>
+        <v>9.01</v>
       </c>
       <c r="Q74" s="4">
-        <v>23.43</v>
+        <v>11.83</v>
       </c>
       <c r="R74" s="4">
-        <v>139.06</v>
+        <v>131.31</v>
       </c>
       <c r="S74" s="4">
         <v>0</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="I75" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="J75" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="K75" s="4" t="s">
         <v>345</v>
       </c>
-      <c r="I75" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K75" s="4" t="s">
+      <c r="L75" s="4" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N75" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="P75" s="4">
-        <v>9.01</v>
+        <v>41.39</v>
       </c>
       <c r="Q75" s="4">
-        <v>11.83</v>
+        <v>56.13</v>
       </c>
       <c r="R75" s="4">
-        <v>131.31</v>
+        <v>135.61</v>
       </c>
       <c r="S75" s="4">
         <v>0</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="I76" s="13" t="s">
         <v>308</v>
       </c>
       <c r="J76" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="K76" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="L76" s="4" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
       <c r="M76" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N76" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="P76" s="4">
-        <v>41.39</v>
+        <v>20.5</v>
       </c>
       <c r="Q76" s="4">
-        <v>56.13</v>
+        <v>30.73</v>
       </c>
       <c r="R76" s="4">
-        <v>135.61</v>
+        <v>149.92</v>
       </c>
       <c r="S76" s="4">
         <v>0</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="I77" s="13" t="s">
         <v>308</v>
       </c>
       <c r="J77" s="13" t="s">
-        <v>321</v>
+        <v>353</v>
       </c>
       <c r="K77" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="L77" s="4" t="s">
         <v>355</v>
       </c>
-      <c r="L77" s="4" t="s">
+      <c r="M77" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="N77" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="O77" s="4" t="s">
         <v>356</v>
       </c>
-      <c r="M77" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P77" s="4">
-        <v>20.5</v>
+        <v>2.82</v>
       </c>
       <c r="Q77" s="4">
-        <v>30.73</v>
+        <v>3.43</v>
       </c>
       <c r="R77" s="4">
-        <v>149.92</v>
+        <v>121.71</v>
       </c>
       <c r="S77" s="4">
         <v>0</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H78" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J78" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="K78" s="4" t="s">
         <v>358</v>
       </c>
-      <c r="I78" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J78" s="13" t="s">
+      <c r="L78" s="4" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="M78" s="4" t="s">
         <v>226</v>
       </c>
       <c r="N78" s="4" t="s">
         <v>227</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="P78" s="4">
-        <v>2.82</v>
+        <v>4.45</v>
       </c>
       <c r="Q78" s="4">
-        <v>3.43</v>
+        <v>7.63</v>
       </c>
       <c r="R78" s="4">
-        <v>121.71</v>
+        <v>171.51</v>
       </c>
       <c r="S78" s="4">
         <v>0</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="I79" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J79" s="13" t="s">
-        <v>331</v>
+        <v>27</v>
       </c>
       <c r="K79" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="L79" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="M79" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N79" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O79" s="4" t="s">
         <v>364</v>
       </c>
-      <c r="L79" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P79" s="4">
-        <v>4.45</v>
+        <v>29.56</v>
       </c>
       <c r="Q79" s="4">
-        <v>7.63</v>
+        <v>22.01</v>
       </c>
       <c r="R79" s="4">
-        <v>171.51</v>
+        <v>74.45</v>
       </c>
       <c r="S79" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="I80" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J80" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="M80" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N80" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>370</v>
+        <v>261</v>
       </c>
       <c r="P80" s="4">
-        <v>29.56</v>
+        <v>35.86</v>
       </c>
       <c r="Q80" s="4">
-        <v>19.74</v>
+        <v>34.96</v>
       </c>
       <c r="R80" s="4">
-        <v>66.78</v>
+        <v>97.48</v>
       </c>
       <c r="S80" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H81" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="I81" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="J81" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="K81" s="4" t="s">
         <v>371</v>
       </c>
-      <c r="I81" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K81" s="4" t="s">
+      <c r="L81" s="4" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N81" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O81" s="4" t="s">
-        <v>261</v>
+        <v>373</v>
       </c>
       <c r="P81" s="4">
-        <v>35.86</v>
+        <v>7.78</v>
       </c>
       <c r="Q81" s="4">
-        <v>34.96</v>
+        <v>7.78</v>
       </c>
       <c r="R81" s="4">
-        <v>97.48</v>
+        <v>99.98</v>
       </c>
       <c r="S81" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H82" s="13" t="s">
         <v>374</v>
       </c>
       <c r="I82" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J82" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="K82" s="4" t="s">
         <v>375</v>
       </c>
-      <c r="J82" s="13" t="s">
+      <c r="L82" s="4" t="s">
         <v>376</v>
       </c>
-      <c r="K82" s="4" t="s">
+      <c r="M82" s="4" t="s">
         <v>377</v>
       </c>
-      <c r="L82" s="4" t="s">
+      <c r="N82" s="4" t="s">
         <v>378</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="O82" s="4" t="s">
         <v>379</v>
       </c>
       <c r="P82" s="4">
-        <v>7.78</v>
+        <v>3.09</v>
       </c>
       <c r="Q82" s="4">
-        <v>0</v>
+        <v>3.08</v>
       </c>
       <c r="R82" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S82" s="4">
         <v>100</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H83" s="13" t="s">
         <v>380</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>26</v>
+        <v>381</v>
       </c>
       <c r="J83" s="13" t="s">
-        <v>331</v>
+        <v>287</v>
       </c>
       <c r="K83" s="4" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>383</v>
+        <v>290</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>384</v>
+        <v>291</v>
       </c>
       <c r="O83" s="4" t="s">
-        <v>385</v>
+        <v>97</v>
       </c>
       <c r="P83" s="4">
-        <v>3.09</v>
+        <v>36.28</v>
       </c>
       <c r="Q83" s="4">
-        <v>3.08</v>
+        <v>36.26</v>
       </c>
       <c r="R83" s="4">
-        <v>99.42</v>
+        <v>99.93</v>
       </c>
       <c r="S83" s="4">
         <v>100</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H84" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="J84" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="K84" s="4" t="s">
         <v>386</v>
       </c>
-      <c r="I84" s="13" t="s">
+      <c r="L84" s="4" t="s">
         <v>387</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
       <c r="M84" s="4" t="s">
         <v>290</v>
       </c>
       <c r="N84" s="4" t="s">
         <v>291</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="P84" s="4">
-        <v>36.28</v>
+        <v>10.11</v>
       </c>
       <c r="Q84" s="4">
-        <v>0</v>
+        <v>9.26</v>
       </c>
       <c r="R84" s="4">
-        <v>0</v>
+        <v>91.59</v>
       </c>
       <c r="S84" s="4">
         <v>100</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H85" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="J85" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="K85" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="L85" s="4" t="s">
         <v>390</v>
       </c>
-      <c r="I85" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J85" s="13" t="s">
+      <c r="M85" s="4" t="s">
         <v>391</v>
       </c>
-      <c r="K85" s="4" t="s">
+      <c r="N85" s="4" t="s">
         <v>392</v>
       </c>
-      <c r="L85" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O85" s="4" t="s">
-        <v>185</v>
+        <v>228</v>
       </c>
       <c r="P85" s="4">
-        <v>10.11</v>
+        <v>7.66</v>
       </c>
       <c r="Q85" s="4">
-        <v>0</v>
+        <v>7.65</v>
       </c>
       <c r="R85" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S85" s="4">
         <v>100</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H86" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="I86" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J86" s="13" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
       <c r="K86" s="4" t="s">
         <v>395</v>
       </c>
       <c r="L86" s="4" t="s">
         <v>396</v>
       </c>
       <c r="M86" s="4" t="s">
         <v>397</v>
       </c>
       <c r="N86" s="4" t="s">
         <v>398</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>228</v>
+        <v>140</v>
       </c>
       <c r="P86" s="4">
-        <v>7.66</v>
+        <v>19.7</v>
       </c>
       <c r="Q86" s="4">
-        <v>0</v>
+        <v>19.61</v>
       </c>
       <c r="R86" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S86" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H87" s="13" t="s">
         <v>399</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>26</v>
+        <v>308</v>
       </c>
       <c r="J87" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="K87" s="4" t="s">
         <v>400</v>
       </c>
-      <c r="K87" s="4" t="s">
+      <c r="L87" s="4" t="s">
         <v>401</v>
       </c>
-      <c r="L87" s="4" t="s">
+      <c r="M87" s="4" t="s">
         <v>402</v>
       </c>
-      <c r="M87" s="4" t="s">
+      <c r="N87" s="4" t="s">
         <v>403</v>
       </c>
-      <c r="N87" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O87" s="4" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="P87" s="4">
-        <v>19.7</v>
+        <v>21.17</v>
       </c>
       <c r="Q87" s="4">
-        <v>0</v>
+        <v>5.55</v>
       </c>
       <c r="R87" s="4">
-        <v>0</v>
+        <v>26.21</v>
       </c>
       <c r="S87" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="I88" s="13"/>
+      <c r="J88" s="13"/>
+      <c r="K88" s="4" t="s">
         <v>405</v>
       </c>
-      <c r="I88" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K88" s="4" t="s">
+      <c r="L88" s="4" t="s">
         <v>406</v>
       </c>
-      <c r="L88" s="4" t="s">
+      <c r="M88" s="4" t="s">
         <v>407</v>
       </c>
-      <c r="M88" s="4" t="s">
+      <c r="N88" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="O88" s="4" t="s">
         <v>408</v>
       </c>
-      <c r="N88" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P88" s="4">
-        <v>21.17</v>
+        <v>3.08</v>
       </c>
       <c r="Q88" s="4">
         <v>0</v>
       </c>
       <c r="R88" s="4">
         <v>0</v>
       </c>
       <c r="S88" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="I89" s="13"/>
       <c r="J89" s="13"/>
       <c r="K89" s="4" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="P89" s="4">
-        <v>3.08</v>
+        <v>0.62</v>
       </c>
       <c r="Q89" s="4">
         <v>0</v>
       </c>
       <c r="R89" s="4">
         <v>0</v>
       </c>
       <c r="S89" s="4">
         <v>0</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="I90" s="13"/>
       <c r="J90" s="13"/>
       <c r="K90" s="4" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="M90" s="4" t="s">
         <v>413</v>
       </c>
       <c r="N90" s="4" t="s">
         <v>413</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="P90" s="4">
-        <v>0.62</v>
+        <v>1.23</v>
       </c>
       <c r="Q90" s="4">
         <v>0</v>
       </c>
       <c r="R90" s="4">
         <v>0</v>
       </c>
       <c r="S90" s="4">
         <v>0</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="I91" s="13"/>
       <c r="J91" s="13"/>
       <c r="K91" s="4" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="P91" s="4">
-        <v>1.23</v>
+        <v>5.85</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H92" s="13" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="I92" s="13"/>
       <c r="J92" s="13"/>
       <c r="K92" s="4" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="M92" s="4" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="O92" s="4" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="P92" s="4">
-        <v>5.85</v>
+        <v>6.16</v>
       </c>
       <c r="Q92" s="4">
         <v>0</v>
       </c>
       <c r="R92" s="4">
         <v>0</v>
       </c>
       <c r="S92" s="4">
         <v>0</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-      <c r="J93" s="13"/>
+        <v>419</v>
+      </c>
+      <c r="I93" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="J93" s="13" t="s">
+        <v>420</v>
+      </c>
       <c r="K93" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="L93" s="4" t="s">
         <v>422</v>
       </c>
-      <c r="L93" s="4" t="s">
+      <c r="M93" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N93" s="4" t="s">
         <v>423</v>
       </c>
-      <c r="M93" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O93" s="4" t="s">
-        <v>414</v>
+        <v>97</v>
       </c>
       <c r="P93" s="4">
-        <v>6.16</v>
+        <v>14.53</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
         <v>0</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H94" s="13" t="s">
+        <v>424</v>
+      </c>
+      <c r="I94" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J94" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="K94" s="4" t="s">
         <v>425</v>
       </c>
-      <c r="I94" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J94" s="13" t="s">
+      <c r="L94" s="4" t="s">
         <v>426</v>
       </c>
-      <c r="K94" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M94" s="4" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>429</v>
+        <v>153</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>97</v>
+        <v>161</v>
       </c>
       <c r="P94" s="4">
-        <v>14.53</v>
+        <v>28.57</v>
       </c>
       <c r="Q94" s="4">
-        <v>0</v>
+        <v>5.25</v>
       </c>
       <c r="R94" s="4">
-        <v>0</v>
+        <v>18.37</v>
       </c>
       <c r="S94" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="I95" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="K95" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="L95" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="M95" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="N95" s="4" t="s">
         <v>431</v>
       </c>
-      <c r="L95" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O95" s="4" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="P95" s="4">
-        <v>28.57</v>
+        <v>65.18</v>
       </c>
       <c r="Q95" s="4">
         <v>0</v>
       </c>
       <c r="R95" s="4">
         <v>0</v>
       </c>
       <c r="S95" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H96" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="I96" s="13" t="s">
         <v>433</v>
       </c>
-      <c r="I96" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J96" s="13" t="s">
-        <v>331</v>
+        <v>287</v>
       </c>
       <c r="K96" s="4" t="s">
         <v>434</v>
       </c>
       <c r="L96" s="4" t="s">
         <v>435</v>
       </c>
       <c r="M96" s="4" t="s">
         <v>436</v>
       </c>
       <c r="N96" s="4" t="s">
         <v>437</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>97</v>
+        <v>373</v>
       </c>
       <c r="P96" s="4">
-        <v>65.18</v>
+        <v>89.7</v>
       </c>
       <c r="Q96" s="4">
         <v>0</v>
       </c>
       <c r="R96" s="4">
         <v>0</v>
       </c>
       <c r="S96" s="4">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H97" s="13" t="s">
         <v>438</v>
       </c>
       <c r="I97" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="J97" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="K97" s="4" t="s">
         <v>439</v>
       </c>
-      <c r="J97" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K97" s="4" t="s">
+      <c r="L97" s="4" t="s">
         <v>440</v>
       </c>
-      <c r="L97" s="4" t="s">
+      <c r="M97" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="N97" s="4" t="s">
         <v>441</v>
       </c>
-      <c r="M97" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O97" s="4" t="s">
-        <v>379</v>
+        <v>331</v>
       </c>
       <c r="P97" s="4">
-        <v>89.7</v>
+        <v>38.42</v>
       </c>
       <c r="Q97" s="4">
         <v>0</v>
       </c>
       <c r="R97" s="4">
         <v>0</v>
       </c>
       <c r="S97" s="4">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H98" s="13" t="s">
+        <v>442</v>
+      </c>
+      <c r="I98" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J98" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="K98" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="L98" s="4" t="s">
         <v>444</v>
       </c>
-      <c r="I98" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K98" s="4" t="s">
+      <c r="M98" s="4" t="s">
         <v>445</v>
       </c>
-      <c r="L98" s="4" t="s">
+      <c r="N98" s="4" t="s">
         <v>446</v>
       </c>
-      <c r="M98" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O98" s="4" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="P98" s="4">
-        <v>38.42</v>
+        <v>44.5</v>
       </c>
       <c r="Q98" s="4">
         <v>0</v>
       </c>
       <c r="R98" s="4">
         <v>0</v>
       </c>
       <c r="S98" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3"/>
       <c r="D99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="I99" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J99" s="13" t="s">
-        <v>223</v>
+        <v>325</v>
       </c>
       <c r="K99" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="L99" s="4" t="s">
         <v>449</v>
       </c>
-      <c r="L99" s="4" t="s">
+      <c r="M99" s="4" t="s">
         <v>450</v>
       </c>
-      <c r="M99" s="4" t="s">
+      <c r="N99" s="4" t="s">
         <v>451</v>
       </c>
-      <c r="N99" s="4" t="s">
+      <c r="O99" s="4" t="s">
         <v>452</v>
       </c>
-      <c r="O99" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P99" s="4">
-        <v>44.5</v>
+        <v>32.37</v>
       </c>
       <c r="Q99" s="4">
         <v>0</v>
       </c>
       <c r="R99" s="4">
         <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H100" s="13" t="s">
         <v>453</v>
       </c>
       <c r="I100" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J100" s="13" t="s">
-        <v>331</v>
+        <v>223</v>
       </c>
       <c r="K100" s="4" t="s">
         <v>454</v>
       </c>
       <c r="L100" s="4" t="s">
         <v>455</v>
       </c>
       <c r="M100" s="4" t="s">
         <v>456</v>
       </c>
       <c r="N100" s="4" t="s">
         <v>457</v>
       </c>
       <c r="O100" s="4" t="s">
         <v>458</v>
       </c>
       <c r="P100" s="4">
-        <v>32.37</v>
+        <v>20.04</v>
       </c>
       <c r="Q100" s="4">
         <v>0</v>
       </c>
       <c r="R100" s="4">
         <v>0</v>
       </c>
       <c r="S100" s="4">
         <v>0</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H101" s="13" t="s">
         <v>459</v>
       </c>
       <c r="I101" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J101" s="13" t="s">
-        <v>223</v>
+        <v>325</v>
       </c>
       <c r="K101" s="4" t="s">
         <v>460</v>
       </c>
       <c r="L101" s="4" t="s">
         <v>461</v>
       </c>
       <c r="M101" s="4" t="s">
         <v>462</v>
       </c>
       <c r="N101" s="4" t="s">
         <v>463</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>464</v>
+        <v>214</v>
       </c>
       <c r="P101" s="4">
-        <v>20.04</v>
+        <v>28.65</v>
       </c>
       <c r="Q101" s="4">
         <v>0</v>
       </c>
       <c r="R101" s="4">
         <v>0</v>
       </c>
       <c r="S101" s="4">
         <v>0</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H102" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="I102" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="J102" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="K102" s="4" t="s">
         <v>465</v>
       </c>
-      <c r="I102" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K102" s="4" t="s">
+      <c r="L102" s="4" t="s">
         <v>466</v>
       </c>
-      <c r="L102" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M102" s="4" t="s">
-        <v>468</v>
+        <v>437</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>469</v>
+        <v>423</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>214</v>
+        <v>79</v>
       </c>
       <c r="P102" s="4">
-        <v>28.65</v>
+        <v>60.11</v>
       </c>
       <c r="Q102" s="4">
         <v>0</v>
       </c>
       <c r="R102" s="4">
         <v>0</v>
       </c>
       <c r="S102" s="4">
         <v>0</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H103" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="I103" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J103" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="K103" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="L103" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="M103" s="4" t="s">
         <v>470</v>
       </c>
-      <c r="I103" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K103" s="4" t="s">
+      <c r="N103" s="4" t="s">
         <v>471</v>
       </c>
-      <c r="L103" s="4" t="s">
+      <c r="O103" s="4" t="s">
         <v>472</v>
       </c>
-      <c r="M103" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P103" s="4">
-        <v>17.47</v>
+        <v>39.34</v>
       </c>
       <c r="Q103" s="4">
         <v>0</v>
       </c>
       <c r="R103" s="4">
         <v>0</v>
       </c>
       <c r="S103" s="4">
         <v>0</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3"/>
       <c r="D104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H104" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="I104" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="J104" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="K104" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="L104" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="M104" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N104" s="4" t="s">
         <v>476</v>
       </c>
-      <c r="I104" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O104" s="4" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="P104" s="4">
-        <v>60.11</v>
+        <v>25.44</v>
       </c>
       <c r="Q104" s="4">
         <v>0</v>
       </c>
       <c r="R104" s="4">
         <v>0</v>
       </c>
       <c r="S104" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3"/>
       <c r="D105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H105" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="I105" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="J105" s="13" t="s">
+        <v>478</v>
+      </c>
+      <c r="K105" s="4" t="s">
         <v>479</v>
       </c>
-      <c r="I105" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K105" s="4" t="s">
+      <c r="L105" s="4" t="s">
         <v>480</v>
       </c>
-      <c r="L105" s="4" t="s">
+      <c r="M105" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N105" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="M105" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N105" s="4" t="s">
+      <c r="O105" s="4" t="s">
         <v>482</v>
       </c>
-      <c r="O105" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P105" s="4">
-        <v>39.34</v>
+        <v>7.25</v>
       </c>
       <c r="Q105" s="4">
         <v>0</v>
       </c>
       <c r="R105" s="4">
         <v>0</v>
       </c>
       <c r="S105" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3"/>
       <c r="D106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H106" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="I106" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J106" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="K106" s="4" t="s">
         <v>484</v>
       </c>
-      <c r="I106" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K106" s="4" t="s">
+      <c r="L106" s="4" t="s">
         <v>485</v>
       </c>
-      <c r="L106" s="4" t="s">
+      <c r="M106" s="4" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N106" s="4" t="s">
         <v>487</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>63</v>
+        <v>488</v>
       </c>
       <c r="P106" s="4">
-        <v>25.44</v>
+        <v>33.7</v>
       </c>
       <c r="Q106" s="4">
-        <v>0</v>
+        <v>29.55</v>
       </c>
       <c r="R106" s="4">
-        <v>0</v>
+        <v>87.69</v>
       </c>
       <c r="S106" s="4">
         <v>100</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>142</v>
+        <v>381</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>489</v>
+        <v>385</v>
       </c>
       <c r="K107" s="4" t="s">
         <v>490</v>
       </c>
       <c r="L107" s="4" t="s">
         <v>491</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>30</v>
+        <v>397</v>
       </c>
       <c r="N107" s="4" t="s">
         <v>492</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>493</v>
+        <v>342</v>
       </c>
       <c r="P107" s="4">
-        <v>7.25</v>
+        <v>12.1</v>
       </c>
       <c r="Q107" s="4">
-        <v>0</v>
+        <v>9.3</v>
       </c>
       <c r="R107" s="4">
-        <v>0</v>
+        <v>76.83</v>
       </c>
       <c r="S107" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3"/>
       <c r="D108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H108" s="13" t="s">
+        <v>493</v>
+      </c>
+      <c r="I108" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="J108" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="K108" s="4" t="s">
         <v>494</v>
       </c>
-      <c r="I108" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K108" s="4" t="s">
+      <c r="L108" s="4" t="s">
         <v>495</v>
       </c>
-      <c r="L108" s="4" t="s">
+      <c r="M108" s="4" t="s">
         <v>496</v>
       </c>
-      <c r="M108" s="4" t="s">
+      <c r="N108" s="4" t="s">
         <v>497</v>
       </c>
-      <c r="N108" s="4" t="s">
+      <c r="O108" s="4" t="s">
         <v>498</v>
       </c>
-      <c r="O108" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P108" s="4">
-        <v>33.7</v>
+        <v>13.25</v>
       </c>
       <c r="Q108" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R108" s="4">
-        <v>0</v>
+        <v>23.33</v>
       </c>
       <c r="S108" s="4">
         <v>100</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3"/>
       <c r="D109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H109" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="I109" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J109" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="K109" s="4" t="s">
         <v>500</v>
       </c>
-      <c r="I109" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K109" s="4" t="s">
+      <c r="L109" s="4" t="s">
         <v>501</v>
       </c>
-      <c r="L109" s="4" t="s">
+      <c r="M109" s="4" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="N109" s="4" t="s">
         <v>503</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>348</v>
+        <v>504</v>
       </c>
       <c r="P109" s="4">
-        <v>12.1</v>
+        <v>7.44</v>
       </c>
       <c r="Q109" s="4">
         <v>0</v>
       </c>
       <c r="R109" s="4">
         <v>0</v>
       </c>
       <c r="S109" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
-      <c r="A110" s="3">
-[...27 lines deleted...]
-      <c r="K110" s="4" t="s">
+      <c r="A110" s="7" t="s">
         <v>505</v>
       </c>
-      <c r="L110" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B110" s="7"/>
+      <c r="C110" s="7"/>
+      <c r="D110" s="7"/>
+      <c r="E110" s="11"/>
+      <c r="F110" s="7"/>
+      <c r="G110" s="7"/>
+      <c r="H110" s="14"/>
+      <c r="I110" s="14"/>
+      <c r="J110" s="14"/>
+      <c r="K110" s="8"/>
+      <c r="L110" s="8"/>
+      <c r="M110" s="8"/>
+      <c r="N110" s="8"/>
+      <c r="O110" s="8">
+        <v>2331.42</v>
+      </c>
+      <c r="P110" s="8">
+        <v>1530.06</v>
+      </c>
+      <c r="Q110" s="8">
+        <v>65.63</v>
+      </c>
+      <c r="R110" s="8"/>
+      <c r="S110" s="8"/>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
-    <row r="111" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A111:N111"/>
+    <mergeCell ref="A110:N110"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>