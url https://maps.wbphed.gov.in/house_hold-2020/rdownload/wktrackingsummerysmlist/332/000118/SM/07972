--- v5 (2026-05-25)
+++ v6 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="506">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="536">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -1527,50 +1527,140 @@
     <t>14/03/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ABHIJIT ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Kumedpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000187/2024-2025</t>
   </si>
   <si>
     <t>2966/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>M/S DYNAMIC CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000003/2025-2026</t>
+  </si>
+  <si>
+    <t>2579/MD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Rampur Water Supply Scheme under Chanchal-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000571/2024-2025</t>
+  </si>
+  <si>
+    <t>5484/MD</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 40m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Uttar Kumedpur Water Supply Scheme of Harishchandrapur-II Block under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000151/2025-2026</t>
+  </si>
+  <si>
+    <t>2689/MD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>26/11/2026</t>
+  </si>
+  <si>
+    <t>VISCOUS ENGINEERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Augmentation work of OHR, Pump House and Boundary Wall of Daulatpur Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000855/2024-2025</t>
+  </si>
+  <si>
+    <t>1048/MD</t>
+  </si>
+  <si>
+    <t>Additional laying of Pipe line for improvement of FHTC functionality by different dia UPVC pipe &amp; providing FHTC for PURBA BINODPUR piped Water Supply Scheme at Gazole Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000206/2025-2026</t>
+  </si>
+  <si>
+    <t>3722/MD</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>ABHIJIT CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Dedicated / Parallel Pipeline for improvement of FHTC functionality by different dia UPVC pipe &amp; Providing FHTC for Bhabuk Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Sri Arnab Giri, Assistant Engineer,Sri Biswadip Sengupta,Sri Biswadip Sengupta, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000955/2025-2026</t>
+  </si>
+  <si>
+    <t>771/MD</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>RATAN KARMAKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1959,51 +2049,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W110"/>
+  <dimension ref="A1:W116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="81.265869" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -8580,87 +8670,449 @@
       </c>
       <c r="N109" s="4" t="s">
         <v>503</v>
       </c>
       <c r="O109" s="4" t="s">
         <v>504</v>
       </c>
       <c r="P109" s="4">
         <v>7.44</v>
       </c>
       <c r="Q109" s="4">
         <v>0</v>
       </c>
       <c r="R109" s="4">
         <v>0</v>
       </c>
       <c r="S109" s="4">
         <v>100</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
-      <c r="A110" s="7" t="s">
+      <c r="A110" s="3">
+        <v>108</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C110" s="3"/>
+      <c r="D110" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E110" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H110" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="I110" s="13"/>
+      <c r="J110" s="13"/>
+      <c r="K110" s="4" t="s">
         <v>505</v>
       </c>
-      <c r="B110" s="7"/>
-[...22 lines deleted...]
-      <c r="S110" s="8"/>
+      <c r="L110" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="M110" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="N110" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="O110" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="P110" s="4">
+        <v>276.41</v>
+      </c>
+      <c r="Q110" s="4">
+        <v>0</v>
+      </c>
+      <c r="R110" s="4">
+        <v>0</v>
+      </c>
+      <c r="S110" s="4">
+        <v>0</v>
+      </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
+    <row r="111" spans="1:23">
+      <c r="A111" s="3">
+        <v>109</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C111" s="3"/>
+      <c r="D111" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E111" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H111" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="I111" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J111" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K111" s="4" t="s">
+        <v>509</v>
+      </c>
+      <c r="L111" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="M111" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="N111" s="4" t="s">
+        <v>512</v>
+      </c>
+      <c r="O111" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="P111" s="4">
+        <v>57.8</v>
+      </c>
+      <c r="Q111" s="4">
+        <v>0</v>
+      </c>
+      <c r="R111" s="4">
+        <v>0</v>
+      </c>
+      <c r="S111" s="4">
+        <v>0</v>
+      </c>
+      <c r="T111" s="1"/>
+      <c r="U111" s="1"/>
+      <c r="V111" s="1"/>
+      <c r="W111" s="1"/>
+    </row>
+    <row r="112" spans="1:23">
+      <c r="A112" s="3">
+        <v>110</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C112" s="3"/>
+      <c r="D112" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E112" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H112" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="I112" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J112" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="K112" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="L112" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="M112" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="N112" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="O112" s="4" t="s">
+        <v>519</v>
+      </c>
+      <c r="P112" s="4">
+        <v>18.02</v>
+      </c>
+      <c r="Q112" s="4">
+        <v>0</v>
+      </c>
+      <c r="R112" s="4">
+        <v>0</v>
+      </c>
+      <c r="S112" s="4">
+        <v>0</v>
+      </c>
+      <c r="T112" s="1"/>
+      <c r="U112" s="1"/>
+      <c r="V112" s="1"/>
+      <c r="W112" s="1"/>
+    </row>
+    <row r="113" spans="1:23">
+      <c r="A113" s="3">
+        <v>111</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C113" s="3"/>
+      <c r="D113" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E113" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H113" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="I113" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J113" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="K113" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="L113" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="M113" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="N113" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="O113" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="P113" s="4">
+        <v>36.38</v>
+      </c>
+      <c r="Q113" s="4">
+        <v>0</v>
+      </c>
+      <c r="R113" s="4">
+        <v>0</v>
+      </c>
+      <c r="S113" s="4">
+        <v>0</v>
+      </c>
+      <c r="T113" s="1"/>
+      <c r="U113" s="1"/>
+      <c r="V113" s="1"/>
+      <c r="W113" s="1"/>
+    </row>
+    <row r="114" spans="1:23">
+      <c r="A114" s="3">
+        <v>112</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C114" s="3"/>
+      <c r="D114" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E114" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H114" s="13" t="s">
+        <v>523</v>
+      </c>
+      <c r="I114" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="J114" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="K114" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="L114" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="M114" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="N114" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="O114" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="P114" s="4">
+        <v>17.47</v>
+      </c>
+      <c r="Q114" s="4">
+        <v>0</v>
+      </c>
+      <c r="R114" s="4">
+        <v>0</v>
+      </c>
+      <c r="S114" s="4">
+        <v>0</v>
+      </c>
+      <c r="T114" s="1"/>
+      <c r="U114" s="1"/>
+      <c r="V114" s="1"/>
+      <c r="W114" s="1"/>
+    </row>
+    <row r="115" spans="1:23">
+      <c r="A115" s="3">
+        <v>113</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C115" s="3"/>
+      <c r="D115" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E115" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H115" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="I115" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="J115" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="K115" s="4" t="s">
+        <v>530</v>
+      </c>
+      <c r="L115" s="4" t="s">
+        <v>531</v>
+      </c>
+      <c r="M115" s="4" t="s">
+        <v>532</v>
+      </c>
+      <c r="N115" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="O115" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="P115" s="4">
+        <v>9.66</v>
+      </c>
+      <c r="Q115" s="4">
+        <v>0</v>
+      </c>
+      <c r="R115" s="4">
+        <v>0</v>
+      </c>
+      <c r="S115" s="4">
+        <v>0</v>
+      </c>
+      <c r="T115" s="1"/>
+      <c r="U115" s="1"/>
+      <c r="V115" s="1"/>
+      <c r="W115" s="1"/>
+    </row>
+    <row r="116" spans="1:23">
+      <c r="A116" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="B116" s="7"/>
+      <c r="C116" s="7"/>
+      <c r="D116" s="7"/>
+      <c r="E116" s="11"/>
+      <c r="F116" s="7"/>
+      <c r="G116" s="7"/>
+      <c r="H116" s="14"/>
+      <c r="I116" s="14"/>
+      <c r="J116" s="14"/>
+      <c r="K116" s="8"/>
+      <c r="L116" s="8"/>
+      <c r="M116" s="8"/>
+      <c r="N116" s="8"/>
+      <c r="O116" s="8">
+        <v>2747.15</v>
+      </c>
+      <c r="P116" s="8">
+        <v>1530.06</v>
+      </c>
+      <c r="Q116" s="8">
+        <v>55.7</v>
+      </c>
+      <c r="R116" s="8"/>
+      <c r="S116" s="8"/>
+      <c r="T116" s="1"/>
+      <c r="U116" s="1"/>
+      <c r="V116" s="1"/>
+      <c r="W116" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A110:N110"/>
+    <mergeCell ref="A116:N116"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>