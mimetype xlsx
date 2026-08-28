--- v6 (2026-06-15)
+++ v7 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="536">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="549">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,1578 +89,1617 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Bahirgachhi, Purba Binodpur, Sankail, Khatil, Kendua, Dakshin Sahar, Rampur, Gannadia, Basara, Parameswarpur, Arbara, Konar, Nem</t>
   </si>
   <si>
     <t>SM/07972</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of Village-Dubol, JL. No. 93, G.P.- Daulatpur of DAULATPUR Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000118/2020-2021</t>
+  </si>
+  <si>
+    <t>2314/MD</t>
+  </si>
+  <si>
+    <t>30/09/2020</t>
+  </si>
+  <si>
+    <t>31/10/2020</t>
+  </si>
+  <si>
+    <t>PRITAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Birasthali, JL. No. 137, G.P.-Chanchal of DAKSHIN SAHAR Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Yusuf Sk, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000148/2020-2021</t>
+  </si>
+  <si>
+    <t>2458/MD</t>
+  </si>
+  <si>
+    <t>12/10/2020</t>
+  </si>
+  <si>
+    <t>11/11/2020</t>
+  </si>
+  <si>
+    <t>M/S. TEWARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of Village-Sadhail, JL. No. 116, G.P.- Muchia of NEMUA Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000116/2020-2021</t>
+  </si>
+  <si>
+    <t>2312/MD</t>
+  </si>
+  <si>
+    <t>DEVI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Lalpur Bodra, JL. No. 31, G.P.-Aktail of SANKAIL Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000550/2020-2021</t>
+  </si>
+  <si>
+    <t>3102/MD</t>
+  </si>
+  <si>
+    <t>15/12/2020</t>
+  </si>
+  <si>
+    <t>14/01/2021</t>
+  </si>
+  <si>
+    <t>M/S SINHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Sanjib, JL. No. 136, G.P.-Chanchal of DAKSHIN SAHAR Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000147/2020-2021</t>
+  </si>
+  <si>
+    <t>2457/MD</t>
+  </si>
+  <si>
+    <t>EUREKA UNEMPLOYED ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Daksin Sahar, JL. No. 133, G.P.-Chanchal of DAKSHIN SAHAR Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000146/2020-2021</t>
+  </si>
+  <si>
+    <t>2456/MD</t>
+  </si>
+  <si>
+    <t>M/S BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Bagunja, JL. No. 38, G.P.- Bhagabanpur of ARBARA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2020-2021</t>
+  </si>
+  <si>
+    <t>2460/MD</t>
+  </si>
+  <si>
+    <t>M/S N. N. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Khosalpur, JL. No. 56, G.P.- Bhagabanpur of ARBARA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000153/2020-2021</t>
+  </si>
+  <si>
+    <t>2463/MD</t>
+  </si>
+  <si>
+    <t>IDEAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of Village-Basantapur, JL. No. 82, G.P.- Baidyapur of BHABUK Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000119/2020-2021</t>
+  </si>
+  <si>
+    <t>2315/MD</t>
+  </si>
+  <si>
+    <t>M/S RADHA KRISHNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Sankail, JL. No. 166, G.P.-Aktail of SANKAIL Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2020-2021</t>
+  </si>
+  <si>
+    <t>2452/MD</t>
+  </si>
+  <si>
+    <t>M/S BABLU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of Village- Chandipur, JL. No. 40, G.P.-Bhagabanpur of KENDUA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2020-2021</t>
+  </si>
+  <si>
+    <t>2301/MD</t>
+  </si>
+  <si>
+    <t>BIDYUT MAHALDAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of Village- Mahupaul, JL. No. 100, G.P.-Pakuahat of BASARA Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000110/2020-2021</t>
+  </si>
+  <si>
+    <t>2306/MD</t>
+  </si>
+  <si>
+    <t>RABIUL ISLAM</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Khadiarpur, JL. No. 21, G.P.- Bhagabanpur of ARBARA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000152/2020-2021</t>
+  </si>
+  <si>
+    <t>2462/MD</t>
+  </si>
+  <si>
+    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Haripur, JL. No. 20, G.P.- Bhagabanpur of ARBARA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2020-2021</t>
+  </si>
+  <si>
+    <t>2461/MD</t>
+  </si>
+  <si>
+    <t>M/S STAR INDIA CONSTRUTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Arbara, JL. No. 57, G.P.- Bhagabanpur of ARBARA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000149/2020-2021</t>
+  </si>
+  <si>
+    <t>2459/MD</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of Village- Barijpur, JL. No. 43, G.P.-Pandua of PURBA BINODPUR Water Supply Scheme at Gazole Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000138/2020-2021</t>
+  </si>
+  <si>
+    <t>2448/MD</t>
+  </si>
+  <si>
+    <t>PARIJAT RAY</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Functional Household Tap Connection under MOBARAKPUR Piped Water Supply Scheme at Old Malda Block in the district of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000358/2020-2021</t>
+  </si>
+  <si>
+    <t>591/MD</t>
+  </si>
+  <si>
+    <t>18/02/2021</t>
+  </si>
+  <si>
+    <t>19/04/2021</t>
+  </si>
+  <si>
+    <t>NIRENDRA NATH KUNDU</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Basudebpur, JL. No. 150, G.P.- Sadlichak of UTTAR KUMEDPUR Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2020-2021</t>
+  </si>
+  <si>
+    <t>273/MD</t>
+  </si>
+  <si>
+    <t>28/01/2021</t>
+  </si>
+  <si>
+    <t>27/02/2021</t>
+  </si>
+  <si>
+    <t>MD WARESH ALI</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Ashrafpur, JL. No. 132, G.P.- Jogdala of PARAMESWARPUR Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000317/2020-2021</t>
   </si>
   <si>
     <t>297/MD</t>
   </si>
   <si>
-    <t>28/01/2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Chhatia, JL. No. 133, G.P.- Jogdala of PARAMESWARPUR Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000318/2020-2021</t>
   </si>
   <si>
     <t>298/MD</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Bhabanipur, JL. No. 85, G.P.- Jajail of BHABUK Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000326/2020-2021</t>
   </si>
   <si>
     <t>306/MD</t>
   </si>
   <si>
     <t>RANJIT ADHIKARY</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Bhairabpur, JL. No. 86, G.P.- Jajail of BHABUK Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000328/2020-2021</t>
   </si>
   <si>
     <t>308/MD</t>
   </si>
   <si>
     <t>CHARU CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Konar, JL. No. 73, G.P.- Bhingole of KONAR Water Supply Scheme at Harishchandrapur-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000341/2020-2021</t>
+  </si>
+  <si>
+    <t>450/MD</t>
+  </si>
+  <si>
+    <t>08/02/2021</t>
+  </si>
+  <si>
+    <t>10/03/2021</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Kanua Bhabanipur, JL. No. 78, G.P.- Bhingole of KONAR Water Supply Scheme at Harishchandrapur-I Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000309/2020-2021</t>
   </si>
   <si>
     <t>289/MD</t>
   </si>
   <si>
     <t>JOYDEB SENGUPTA</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Bujurkhali, JL. No. 110, G.P.-Pakuahat of BASARA Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Tilok Roy, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000314/2020-2021</t>
+  </si>
+  <si>
+    <t>294/MD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Teliapara, JL. No. 74, G.P.-Chandpur of PARAMESWARPUR Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000316/2020-2021</t>
   </si>
   <si>
     <t>296/MD</t>
   </si>
   <si>
     <t>GOALPAR CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Malipakar, JL. No. 91, G.P.-Daulatpur of MALIPAKAR Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000361/2020-2021</t>
+  </si>
+  <si>
+    <t>568/MD</t>
+  </si>
+  <si>
+    <t>15/02/2021</t>
+  </si>
+  <si>
+    <t>01/04/2021</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Uttar Kumedpur, JL. No. 142, G.P.-Sadlichak of UTTAR KUMEDPUR Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000431/2021-2022</t>
   </si>
   <si>
     <t>3004/MD</t>
   </si>
   <si>
     <t>07/10/2021</t>
   </si>
   <si>
     <t>06/11/2021</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Kankot, JL. No. 50, G.P.-Chandmoni-I of KANKOT Water Supply Scheme at Ratua-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000353/2020-2021</t>
+  </si>
+  <si>
+    <t>557/MD</t>
+  </si>
+  <si>
+    <t>12/02/2021</t>
+  </si>
+  <si>
+    <t>14/03/2021</t>
+  </si>
+  <si>
+    <t>RAY CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Arazi Deharul, JL. No. 21, G.P.-Bahirgachhi-II of BAHIRGACHHI Water Supply Scheme at Gazole Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000355/2020-2021</t>
+  </si>
+  <si>
+    <t>555/MD</t>
+  </si>
+  <si>
+    <t>BEE GEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Latasi, JL. No. 89, G.P.- Daulatpur of MALIPAKAR Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000298/2020-2021</t>
+  </si>
+  <si>
+    <t>272/MD</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Naikanda, JL. No. 39, G.P.-Kharba of KENDUA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000302/2020-2021</t>
+  </si>
+  <si>
+    <t>282/MD</t>
+  </si>
+  <si>
+    <t>FAIZUL HAQUE BISWAS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Gorakhpur, JL. No. 76, G.P.-Bhakri of RAMPUR Water Supply Scheme at Chanchal-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2020-2021</t>
+  </si>
+  <si>
+    <t>449/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Khatil, JL. No. 42, G.P.-Bamangola of KHATIL Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2020-2021</t>
+  </si>
+  <si>
+    <t>452/MD</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Daulatpur, JL. No. 92, G.P.-Daulatpur of DAULATPUR Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000360/2020-2021</t>
+  </si>
+  <si>
+    <t>569/MD</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Sahabajpur, JL. No. 55, G.P.-Kharba of KENDUA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000301/2020-2021</t>
+  </si>
+  <si>
+    <t>281/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Bibijhuti, JL. No. 58, G.P.-Kharba of KENDUA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000303/2020-2021</t>
+  </si>
+  <si>
+    <t>283/MD</t>
+  </si>
+  <si>
+    <t>ANUKUL CHANDRA DAS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Uttar Bhabanipur, JL. No. 73, G.P.-Bhakri of RAMPUR Water Supply Scheme at Chanchal-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000305/2020-2021</t>
+  </si>
+  <si>
+    <t>285/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Rampur, JL. No. 74, G.P.-Bhakri of RAMPUR Water Supply Scheme at Chanchal-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000306/2020-2021</t>
+  </si>
+  <si>
+    <t>286/MD</t>
+  </si>
+  <si>
+    <t>S. N. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Lakshmanpur, JL. No. 74, G.P.- Bhingole of KONAR Water Supply Scheme at Harishchandrapur-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000310/2020-2021</t>
+  </si>
+  <si>
+    <t>290/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Alampur, JL. No. 107, G.P.-Pakuahat of BASARA Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000311/2020-2021</t>
+  </si>
+  <si>
+    <t>291/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Harinandanbati, JL. No. 109, G.P.-Pakuahat of BASARA Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000313/2020-2021</t>
+  </si>
+  <si>
+    <t>293/MD</t>
+  </si>
+  <si>
+    <t>S. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Elam, JL. No. 75, G.P.-Bhakri of RAMPUR Water Supply Scheme at Chanchal-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000307/2020-2021</t>
+  </si>
+  <si>
+    <t>287/MD</t>
+  </si>
+  <si>
+    <t>ACHARYYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Jagdala, JL. No. 77, G.P.- Jogdala of PARAMESWARPUR Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000320/2020-2021</t>
+  </si>
+  <si>
+    <t>300/MD</t>
+  </si>
+  <si>
+    <t>PABITRA MONDAL</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Parameswarpur, JL. No. 81, G.P.- Jogdala of PARAMESWARPUR Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000321/2020-2021</t>
+  </si>
+  <si>
+    <t>301/MD</t>
+  </si>
+  <si>
+    <t>A. K. SIKDAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Bhabanipur, JL. No. 75, G.P.-Chandpur of PARAMESWARPUR Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000322/2020-2021</t>
+  </si>
+  <si>
+    <t>302/MD</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>MARSS INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Bhadreshwar, JL. No. 78, G.P.-Chandpur of PARAMESWARPUR Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000323/2020-2021</t>
+  </si>
+  <si>
+    <t>303/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Dihatti, JL. No. 79, G.P.-Chandpur of PARAMESWARPUR Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000324/2020-2021</t>
+  </si>
+  <si>
+    <t>304/MD</t>
+  </si>
+  <si>
+    <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Jot Haricharan, JL. No. 43, G.P.-Bamangola of KHATIL Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000330/2020-2021</t>
+  </si>
+  <si>
+    <t>310/MD</t>
+  </si>
+  <si>
+    <t>JOY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Dharmma Danga, JL. No. 44, G.P.-Bamangola of KHATIL Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000331/2020-2021</t>
+  </si>
+  <si>
+    <t>311/MD</t>
+  </si>
+  <si>
+    <t>MANAS KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Bansdol, JL. No. 94, G.P.- Daulatpur of DAULATPUR Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000292/2020-2021</t>
+  </si>
+  <si>
+    <t>266/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Adampur, JL. No. 121, G.P.- Muchia of NEMUA Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000294/2020-2021</t>
+  </si>
+  <si>
+    <t>268/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Memua, JL. No. 122, G.P.- Muchia of NEMUA Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2020-2021</t>
+  </si>
+  <si>
+    <t>269/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Raykhandighi, JL. No. 23, G.P.-Bahirgachhi-I of BAHIRGACHHI Water Supply Scheme at Gazole Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2020-2021</t>
+  </si>
+  <si>
+    <t>270/MD</t>
+  </si>
+  <si>
+    <t>09/11/2024</t>
+  </si>
+  <si>
+    <t>M/S KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Gaushpur, JL. No. 90, G.P.- Daulatpur of MALIPAKAR Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000297/2020-2021</t>
+  </si>
+  <si>
+    <t>271/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Manoharpur, JL. No. 117, G.P.-Sultannagar of GANNADIA Water Supply Scheme at Harischandrapur - II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2020-2021</t>
+  </si>
+  <si>
+    <t>447/MD</t>
+  </si>
+  <si>
+    <t>MANIK CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Agra, JL. No. 84, G.P.- Jajail of BHABUK Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000342/2020-2021</t>
+  </si>
+  <si>
+    <t>451/MD</t>
+  </si>
+  <si>
     <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Muchia, JL. No. 124, G.P.-Muchia of MOBARAKPUR Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000344/2020-2021</t>
   </si>
   <si>
     <t>509/MD</t>
   </si>
   <si>
     <t>09/02/2021</t>
   </si>
   <si>
     <t>11/03/2021</t>
   </si>
   <si>
-    <t>M/S KUNDU CONSTRUCTION</t>
-[...8 lines deleted...]
-    <t>291/MD</t>
+    <t>Acceptance cum formal work order for Collection of household tap connection details through baseline household mobile's App (Jal Swapna) under commend area of Rajarampur, Mekpur, Purba Binodpur, Mianagar &amp; Basora Piped Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000551/2021-2022</t>
+  </si>
+  <si>
+    <t>515/MSD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>DHRITIPALI</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Laying and extension of uPVC Pipe Line of different diameter at Dihotti &amp; Bhadreswar Mouza of PARAMESHWARPUR Water Supply Scheme at BAMONGOLA Block under Malda Division P.H.E. Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000659/2021-2022</t>
+  </si>
+  <si>
+    <t>3413/MD</t>
+  </si>
+  <si>
+    <t>02/12/2021</t>
+  </si>
+  <si>
+    <t>03/12/2021</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Bahirgachhi, JL. No. 24, G.P.-Bahirgachhi-I of BAHIRGACHHI Water Supply Scheme at Gazole Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000354/2020-2021</t>
+  </si>
+  <si>
+    <t>556/MD</t>
+  </si>
+  <si>
+    <t>29/03/2021</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Kendua, JL. No. 54, G.P.-Kharba of KENDUA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2020-2021</t>
+  </si>
+  <si>
+    <t>448/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Bampal Charkhi, JL. No. 51, G.P.- Chandmoni-I of KANKOT Water Supply Scheme at Ratua-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000293/2020-2021</t>
+  </si>
+  <si>
+    <t>267/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Surjyapura Tengurpura, JL. No. 151, G.P.- Sadlichak of UTTAR KUMEDPUR Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000300/2020-2021</t>
+  </si>
+  <si>
+    <t>274/MD</t>
+  </si>
+  <si>
+    <t>A. K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Gopalnagar, JL. No. 80, G.P.- Jogdala of PARAMESWARPUR Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000319/2020-2021</t>
+  </si>
+  <si>
+    <t>299/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Harischandrapur, JL. No. 83, G.P.- Baidyapur of BHABUK Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000325/2020-2021</t>
+  </si>
+  <si>
+    <t>305/MD</t>
+  </si>
+  <si>
+    <t>KRISHNENDU DUTTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Kasba, JL. No. 45, G.P.-Bamangola of KHATIL Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000332/2020-2021</t>
+  </si>
+  <si>
+    <t>312/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Uttar Rasulpur, JL. No. 71, G.P.-Bhakri of RAMPUR Water Supply Scheme at Chanchal-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000304/2020-2021</t>
+  </si>
+  <si>
+    <t>284/MD</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Barinda, JL. No. 95, G.P.-Pakuahat of BASARA Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000312/2020-2021</t>
   </si>
   <si>
     <t>292/MD</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Harinandanbati, JL. No. 109, G.P.-Pakuahat of BASARA Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
-[...89 lines deleted...]
-    <t>271/MD</t>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Isadpur, JL. No. 77, G.P.- Bhingole of KONAR Water Supply Scheme at Harishchandrapur-I Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000308/2020-2021</t>
+  </si>
+  <si>
+    <t>288/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Jalakar Bithan, JL. No. 115, G.P.- Muchia of MOBARAKPUR Water Supply Scheme at Old Malda Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000315/2020-2021</t>
+  </si>
+  <si>
+    <t>295/MD</t>
+  </si>
+  <si>
+    <t>MOONLIGHT CONSTRUCTION AND STAR GOLD ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village-Bhabuk, JL. No. 89, G.P.- Jajail of BHABUK Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000327/2020-2021</t>
+  </si>
+  <si>
+    <t>307/MD</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Gangnadia, JL. No. 114, G.P.-Mahendrapur of GANNADIA Water Supply Scheme at Harischandrapur - II Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000291/2020-2021</t>
   </si>
   <si>
     <t>265/MD</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Naikanda, JL. No. 39, G.P.-Kharba of KENDUA Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
-[...109 lines deleted...]
-  <si>
     <t>Acceptance cum formal work order for Emergent repairing and laying of uPVC pipeline and Construction of SSP with other allied work to proper functioning of FHTC work within the command area of NEMUA Water Supply scheme under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer,Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Mr. Tilok Roy, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000401/2022-2023</t>
   </si>
   <si>
     <t>2961/MD</t>
   </si>
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>SUDEB KARMAKAR</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Daksin Sahar, JL. No. 133, G.P.-Chanchal of DAKSHIN SAHAR Water Supply Scheme at Chanchal-I Block under Malda Division, PHE Dte.</t>
-[...176 lines deleted...]
-    <t>03/12/2021</t>
+    <t>Acceptance cum formal work order for Restoration pipe line for Providing FHTC in connection with JJM at Birasthal along NH-81 under command area of Dakshin Sahar Piped Water Supply Scheme under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000352/2022-2023</t>
+  </si>
+  <si>
+    <t>2547/MD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>03/12/2022</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of ARBARA Piped Water Supply Scheme at Chanchal-I Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000303/2022-2023</t>
   </si>
   <si>
     <t>2196/MD</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>22/10/2022</t>
   </si>
   <si>
     <t>S &amp; G CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Jot Haricharan, JL. No. 43, G.P.-Bamangola of KHATIL Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
-[...167 lines deleted...]
-    <t>RAY CONSTRUCTION CO.</t>
+    <t>Acceptance cum formal work order for Laying of additional pipe line and Providing FHTC connection at Uttar Rasulpur village of Rampur water supply scheme, Chanchal-II Dev. Block , Chanchal Sub-Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000351/2022-2023</t>
+  </si>
+  <si>
+    <t>2546/MD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Nemua Water Supply Scheme at Old Malda Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000450/2023-2024</t>
+  </si>
+  <si>
+    <t>3367/MD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>13/10/2023</t>
+  </si>
+  <si>
+    <t>MOMTAJ ALI</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of 1 no diesel vehicle in good condition (traffic worthily) having licensed contract carriage permit from Regional Transport Authority for office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 23/12/2023 to 19/06/2024=180 Days). Vehicle no. WB 65A/4911.</t>
+  </si>
+  <si>
+    <t>Mr. Prosanta Mandal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sujit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001161/2023-2024</t>
+  </si>
+  <si>
+    <t>5151/MD</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 01/08/2023 to 31/01/2024).</t>
+  </si>
+  <si>
+    <t>ORD/000987/2023-2024</t>
+  </si>
+  <si>
+    <t>2023/NBC-II</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>26/02/2024</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) At -Bibijhuti (JL. No. 58), Naikanda (JL. No. 39) &amp; Chandipur (JL. No. 40) G.P.-Kharba In connection of Source Augmentation of Kendua PWSS at Chanchal-I Block under Malda Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000468/2023-2024</t>
+  </si>
+  <si>
+    <t>3458/MD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>M/S /FAIZUL HAQUE BISWAS</t>
   </si>
   <si>
     <t>Continuation of work order for hiring of inspection vehicle (motor cab or Maruti omni category non air condition Bharat stage III purchase on or after 1.05.2008 with deiseal/LPG/CNG Engine ) in perfectly good condition of performing along journey and should cover anywhere without any trouble on monthly heir basis for official use of the office of the Assistant Engineer ,RWS Malda sub division ,PHE Dte.( Period from 06/07/2023 to 31/12/2023 )</t>
   </si>
   <si>
-    <t>Mr. Amit Biswas, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000310/2023-2024</t>
   </si>
   <si>
     <t>199/RWS</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>SHYAMAL KUMAR MAITRA</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Laying of additional pipe line and Providing FHTC connection at Uttar Rasulpur village of Rampur water supply scheme, Chanchal-II Dev. Block , Chanchal Sub-Division of PHE Dte.</t>
-[...62 lines deleted...]
-    <t>USHA ENTERPRISE</t>
+    <t>Extension of UPVC pipe line laying for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM ) at Uttar Arbara under command area of ARBARA Water Supply Scheme at Chanchal-I Block under Malda Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000364/2023-2024</t>
+  </si>
+  <si>
+    <t>3053/MD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>SOFIKUL ISLAM</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Mabrakpur Water Supply Scheme at Old Malda Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000448/2023-2024</t>
+  </si>
+  <si>
+    <t>3365/MD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Purba Binodpur Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000451/2023-2024</t>
+  </si>
+  <si>
+    <t>3368/MD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Kankot Piped Water Supply Scheme at Ratua-I Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Tapan Haldar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000605/2023-2024</t>
+  </si>
+  <si>
+    <t>3811/MD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>29/10/2023</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of BAHIRGACHHI Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000717/2023-2024</t>
+  </si>
+  <si>
+    <t>4766/MD</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of UTTAR KUMEDPUR Water Supply Scheme at Harishchandrapur-I Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000722/2023-2024</t>
+  </si>
+  <si>
+    <t>4771/MD</t>
+  </si>
+  <si>
+    <t>19/01/2024</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Dakhin Sahar Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000499/2024-2025</t>
+  </si>
+  <si>
+    <t>5403/MD</t>
+  </si>
+  <si>
+    <t>21/10/2024</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kankot Water Supply Scheme under Ratua-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Tapan Haldar, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000664/2024-2025</t>
   </si>
   <si>
     <t>6164/MD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
-    <t>Continuation work order for Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 01/08/2023 to 31/01/2024).</t>
-[...17 lines deleted...]
-    <t>TARUN KUMAR BHATTACHARYA</t>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sankail Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000663/2024-2025</t>
+  </si>
+  <si>
+    <t>6163/MD</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Rampur Water Supply Scheme under Chanchal-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000571/2024-2025</t>
+  </si>
+  <si>
+    <t>5484/MD</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Raikhadighi Mouza under BAHIRGACHHI Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Ziaur Rahaman, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000727/2024-2025</t>
   </si>
   <si>
     <t>6418/MD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of Village-Basantapur, JL. No. 82, G.P.- Baidyapur of BHABUK Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
-[...233 lines deleted...]
-    <t>19/01/2024</t>
+    <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Malipakar Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000743/2024-2025</t>
+  </si>
+  <si>
+    <t>6585/MD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>16/10/2025</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Basara Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/001004/2023-2024</t>
   </si>
   <si>
     <t>1512/MD</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at RAIKHADIGHI Mouza under BAHIRGACHI Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000997/2023-2024</t>
+  </si>
+  <si>
+    <t>1176/MD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>ABHIJIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Kumedpur Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2024-2025</t>
+  </si>
+  <si>
+    <t>2966/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S DYNAMIC CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000104/2023-2024</t>
   </si>
   <si>
     <t>34/MD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000112/2023-2024</t>
   </si>
   <si>
     <t>55/MD</t>
   </si>
   <si>
     <t>RTOR000137/2023-2024</t>
   </si>
   <si>
     <t>112/MD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>RTOR000101/2023-2024</t>
   </si>
   <si>
     <t>31/MD</t>
   </si>
   <si>
     <t>RTOR000014/2024-2025</t>
   </si>
   <si>
     <t>3993/MD</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Bujurkhali, JL. No. 110, G.P.-Pakuahat of BASARA Water Supply Scheme at Bamangola Block under Malda Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Laying of additional pipeline for retrofitting and Installation of Functional House Connection of Nemua Piped Water Supply Scheme at Old Malda Block under Malda Division PHE. Dte.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000787/2024-2025</t>
   </si>
   <si>
     <t>352/MD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
-    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sankail Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...25 lines deleted...]
-  <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Arbara Water Supply Scheme at Chanchal-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000858/2024-2025</t>
   </si>
   <si>
     <t>1051/MD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S ANKUSH ENTERPRISE</t>
   </si>
   <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 40m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Uttar Kumedpur Water Supply Scheme of Harishchandrapur-II Block under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000151/2025-2026</t>
+  </si>
+  <si>
+    <t>2689/MD</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>26/11/2026</t>
+  </si>
+  <si>
+    <t>VISCOUS ENGINEERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Augmentation work of OHR, Pump House and Boundary Wall of Daulatpur Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000855/2024-2025</t>
+  </si>
+  <si>
+    <t>1048/MD</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 50 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Malipakar Water Supply Scheme of Harishchandrapur-II Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000135/2025-2026</t>
   </si>
   <si>
     <t>2510/MD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Arbara Water Supply Scheme under Chanchal-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>2334/MD</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
   <si>
+    <t>Additional laying of Pipe line for improvement of FHTC functionality by different dia UPVC pipe &amp; providing FHTC for PURBA BINODPUR piped Water Supply Scheme at Gazole Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000206/2025-2026</t>
+  </si>
+  <si>
+    <t>3722/MD</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>ABHIJIT CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Additional laying of Pipe line for improvement of FHTC functionality by different dia UPVC pipe &amp; FHTC for BASARA piped Water Supply Scheme at Bamongola Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000205/2025-2026</t>
   </si>
   <si>
     <t>3693/MD</t>
   </si>
   <si>
     <t>Sinking of 200mm (all through) Big Dia Tube Well of 180m Deep at 3rd Tube Well Site and Construction of Pump House at 3rd Tube Well site Laying of dedicated/Parallel pipe line and Providing balanced FHTC under GANNADIA Piped Water Supply Scheme under at Harishchandrapur-I Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000208/2025-2026</t>
   </si>
   <si>
     <t>3723/MD</t>
   </si>
   <si>
-    <t>30/07/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Raykhandighi, JL. No. 23, G.P.-Bahirgachhi-I of BAHIRGACHHI Water Supply Scheme at Gazole Block under Malda Division, PHE Dte.</t>
-[...94 lines deleted...]
-  <si>
     <t>RTOR000003/2025-2026</t>
   </si>
   <si>
     <t>2579/MD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) and Laying of Distribution Pipeline in connection with Jal Jeevan Mission (JJM) at Rampur Water Supply Scheme under Chanchal-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...58 lines deleted...]
-  <si>
     <t>Laying of Dedicated / Parallel Pipeline for improvement of FHTC functionality by different dia UPVC pipe &amp; Providing FHTC for Bhabuk Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Sri Arnab Giri, Assistant Engineer,Sri Biswadip Sengupta,Sri Biswadip Sengupta, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000955/2025-2026</t>
   </si>
   <si>
     <t>771/MD</t>
   </si>
   <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>RATAN KARMAKAR</t>
+  </si>
+  <si>
+    <t>Dedicated pipe line for Functionality, Road restoration, Rectification of FHTC and Installation of Functional House Connection of Mobarakpur Piped Water Supply Scheme under Malda Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000423/2026-2027</t>
+  </si>
+  <si>
+    <t>3168/MD</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BINA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Emergency Interconnection between 4th Tube Well and Distribution Pipe Line and Extra 20 mm OD HOPE pipe for Functionality at jalkar Bithan (4th Tube Well site) of Mobarakpur Piped Water Supply Scheme under Malda Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sujit Sarkar, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000410/2026-2027</t>
+  </si>
+  <si>
+    <t>2864/MD</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2049,51 +2088,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W116"/>
+  <dimension ref="A1:W118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="81.265869" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2209,6910 +2248,7032 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>13.91</v>
+        <v>3.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.41</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>17.51</v>
+        <v>28.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>8.8</v>
+        <v>2.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.07</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>5.85</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28043550</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>6.64</v>
+        <v>16.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.08</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>91.33</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>5.53</v>
+        <v>19.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.41</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>69.9</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>49.95</v>
+        <v>5.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>45.14</v>
+        <v>9.49</v>
       </c>
       <c r="R9" s="4">
-        <v>90.39</v>
+        <v>166.24</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>46.63</v>
+        <v>9.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>93.25</v>
+        <v>11.83</v>
       </c>
       <c r="R10" s="4">
-        <v>199.99</v>
+        <v>131.31</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>5.68</v>
+        <v>2.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.84</v>
+        <v>2.52</v>
       </c>
       <c r="R11" s="4">
-        <v>85.23</v>
+        <v>95.19</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>5.85</v>
+        <v>20.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.98</v>
+        <v>30.73</v>
       </c>
       <c r="R12" s="4">
-        <v>170.72</v>
+        <v>149.92</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P13" s="4">
-        <v>15.52</v>
+        <v>4.45</v>
       </c>
       <c r="Q13" s="4">
-        <v>13.97</v>
+        <v>7.63</v>
       </c>
       <c r="R13" s="4">
-        <v>90.05</v>
+        <v>171.51</v>
       </c>
       <c r="S13" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>37.13</v>
+        <v>2.82</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.9</v>
+        <v>3.43</v>
       </c>
       <c r="R14" s="4">
-        <v>13.21</v>
+        <v>121.71</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>71.29</v>
+        <v>16.85</v>
       </c>
       <c r="Q15" s="4">
-        <v>12.54</v>
+        <v>23.43</v>
       </c>
       <c r="R15" s="4">
-        <v>17.6</v>
+        <v>139.06</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>89</v>
+        <v>38</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P16" s="4">
-        <v>52.81</v>
+        <v>17.3</v>
       </c>
       <c r="Q16" s="4">
-        <v>47.96</v>
+        <v>22.14</v>
       </c>
       <c r="R16" s="4">
-        <v>90.82</v>
+        <v>128.02</v>
       </c>
       <c r="S16" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="P17" s="4">
-        <v>35.11</v>
+        <v>31.69</v>
       </c>
       <c r="Q17" s="4">
-        <v>16.94</v>
+        <v>23.11</v>
       </c>
       <c r="R17" s="4">
-        <v>48.24</v>
+        <v>72.92</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>99</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="P18" s="4">
-        <v>23.19</v>
+        <v>41.39</v>
       </c>
       <c r="Q18" s="4">
-        <v>45.81</v>
+        <v>56.13</v>
       </c>
       <c r="R18" s="4">
-        <v>197.53</v>
+        <v>135.61</v>
       </c>
       <c r="S18" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="P19" s="4">
-        <v>14.36</v>
+        <v>125</v>
       </c>
       <c r="Q19" s="4">
-        <v>25.01</v>
+        <v>30.6</v>
       </c>
       <c r="R19" s="4">
-        <v>174.22</v>
+        <v>24.48</v>
       </c>
       <c r="S19" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="P20" s="4">
-        <v>38.45</v>
+        <v>14.72</v>
       </c>
       <c r="Q20" s="4">
-        <v>45.42</v>
+        <v>14.66</v>
       </c>
       <c r="R20" s="4">
-        <v>118.14</v>
+        <v>99.61</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>107</v>
+        <v>58</v>
       </c>
       <c r="P21" s="4">
-        <v>16.18</v>
+        <v>13.91</v>
       </c>
       <c r="Q21" s="4">
-        <v>14.76</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>91.28</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="P22" s="4">
-        <v>9.57</v>
+        <v>17.51</v>
       </c>
       <c r="Q22" s="4">
-        <v>17.56</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>183.56</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N23" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O23" s="4" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="P23" s="4">
-        <v>14.93</v>
+        <v>8.8</v>
       </c>
       <c r="Q23" s="4">
-        <v>28.86</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>193.24</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="I24" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="P24" s="4">
-        <v>18.67</v>
+        <v>5.85</v>
       </c>
       <c r="Q24" s="4">
-        <v>16.39</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>87.76</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>77</v>
+        <v>132</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>78</v>
+        <v>133</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="P25" s="4">
-        <v>22.15</v>
+        <v>25.97</v>
       </c>
       <c r="Q25" s="4">
-        <v>35.24</v>
+        <v>20.69</v>
       </c>
       <c r="R25" s="4">
-        <v>159.13</v>
+        <v>79.66</v>
       </c>
       <c r="S25" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="P26" s="4">
-        <v>12.36</v>
+        <v>6.64</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>26</v>
+        <v>139</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="P27" s="4">
-        <v>25.76</v>
+        <v>14.53</v>
       </c>
       <c r="Q27" s="4">
-        <v>24.94</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>96.83</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>90</v>
+        <v>148</v>
       </c>
       <c r="P28" s="4">
-        <v>29.13</v>
+        <v>5.53</v>
       </c>
       <c r="Q28" s="4">
-        <v>53.15</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>182.46</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>77</v>
+        <v>152</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>78</v>
+        <v>153</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="P29" s="4">
-        <v>27.04</v>
+        <v>78.3</v>
       </c>
       <c r="Q29" s="4">
-        <v>23.08</v>
+        <v>71</v>
       </c>
       <c r="R29" s="4">
-        <v>85.33</v>
+        <v>90.69</v>
       </c>
       <c r="S29" s="4">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>30</v>
+        <v>158</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>31</v>
+        <v>159</v>
       </c>
       <c r="O30" s="4" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="P30" s="4">
-        <v>14.72</v>
+        <v>49.95</v>
       </c>
       <c r="Q30" s="4">
-        <v>14.66</v>
+        <v>45.14</v>
       </c>
       <c r="R30" s="4">
-        <v>99.61</v>
+        <v>90.39</v>
       </c>
       <c r="S30" s="4">
         <v>1</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>142</v>
+        <v>26</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>143</v>
+        <v>41</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>145</v>
+        <v>163</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>146</v>
+        <v>164</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="P31" s="4">
-        <v>2.09</v>
+        <v>57.6</v>
       </c>
       <c r="Q31" s="4">
-        <v>0</v>
+        <v>29.11</v>
       </c>
       <c r="R31" s="4">
-        <v>0</v>
+        <v>50.55</v>
       </c>
       <c r="S31" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>150</v>
+        <v>168</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>32</v>
+        <v>170</v>
       </c>
       <c r="P32" s="4">
-        <v>19.18</v>
+        <v>52.81</v>
       </c>
       <c r="Q32" s="4">
-        <v>13.41</v>
+        <v>47.96</v>
       </c>
       <c r="R32" s="4">
-        <v>69.9</v>
+        <v>90.82</v>
       </c>
       <c r="S32" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>155</v>
+        <v>172</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="P33" s="4">
-        <v>16.51</v>
+        <v>35.86</v>
       </c>
       <c r="Q33" s="4">
-        <v>15.08</v>
+        <v>34.96</v>
       </c>
       <c r="R33" s="4">
-        <v>91.33</v>
+        <v>97.48</v>
       </c>
       <c r="S33" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K34" s="4" t="s">
-        <v>159</v>
+        <v>176</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="P34" s="4">
-        <v>20.81</v>
+        <v>16.18</v>
       </c>
       <c r="Q34" s="4">
-        <v>31.12</v>
+        <v>14.76</v>
       </c>
       <c r="R34" s="4">
-        <v>149.54</v>
+        <v>91.28</v>
       </c>
       <c r="S34" s="4">
         <v>1</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>163</v>
+        <v>180</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>165</v>
+        <v>97</v>
       </c>
       <c r="P35" s="4">
-        <v>8.24</v>
+        <v>27.04</v>
       </c>
       <c r="Q35" s="4">
-        <v>7.88</v>
+        <v>23.08</v>
       </c>
       <c r="R35" s="4">
-        <v>95.67</v>
+        <v>85.33</v>
       </c>
       <c r="S35" s="4">
         <v>1</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>77</v>
+        <v>132</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>78</v>
+        <v>133</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="P36" s="4">
-        <v>25.53</v>
+        <v>22.15</v>
       </c>
       <c r="Q36" s="4">
-        <v>15.46</v>
+        <v>35.24</v>
       </c>
       <c r="R36" s="4">
-        <v>60.55</v>
+        <v>159.13</v>
       </c>
       <c r="S36" s="4">
         <v>1</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>161</v>
+        <v>188</v>
       </c>
       <c r="P37" s="4">
-        <v>21.96</v>
+        <v>84.94</v>
       </c>
       <c r="Q37" s="4">
-        <v>21.41</v>
+        <v>83.13</v>
       </c>
       <c r="R37" s="4">
-        <v>97.47</v>
+        <v>97.87</v>
       </c>
       <c r="S37" s="4">
         <v>1</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>175</v>
+        <v>39</v>
       </c>
       <c r="P38" s="4">
-        <v>18.77</v>
+        <v>20.81</v>
       </c>
       <c r="Q38" s="4">
-        <v>18.77</v>
+        <v>31.12</v>
       </c>
       <c r="R38" s="4">
-        <v>100</v>
+        <v>149.54</v>
       </c>
       <c r="S38" s="4">
         <v>1</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="3">
         <v>37</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H39" s="13" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>165</v>
+        <v>195</v>
       </c>
       <c r="P39" s="4">
-        <v>7.04</v>
+        <v>9.41</v>
       </c>
       <c r="Q39" s="4">
-        <v>5.7</v>
+        <v>15.9</v>
       </c>
       <c r="R39" s="4">
-        <v>80.99</v>
+        <v>168.93</v>
       </c>
       <c r="S39" s="4">
         <v>1</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" s="3">
         <v>38</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="13" t="s">
-        <v>179</v>
+        <v>196</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>125</v>
+        <v>58</v>
       </c>
       <c r="P40" s="4">
-        <v>13.25</v>
+        <v>13.56</v>
       </c>
       <c r="Q40" s="4">
-        <v>10.79</v>
+        <v>0.58</v>
       </c>
       <c r="R40" s="4">
-        <v>81.39</v>
+        <v>4.3</v>
       </c>
       <c r="S40" s="4">
         <v>1</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" s="3">
         <v>39</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="13" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>185</v>
+        <v>202</v>
       </c>
       <c r="P41" s="4">
-        <v>5.93</v>
+        <v>16.86</v>
       </c>
       <c r="Q41" s="4">
-        <v>2.9</v>
+        <v>15.79</v>
       </c>
       <c r="R41" s="4">
-        <v>48.93</v>
+        <v>93.67</v>
       </c>
       <c r="S41" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" s="3">
         <v>40</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="P42" s="4">
-        <v>15.48</v>
+        <v>27.25</v>
       </c>
       <c r="Q42" s="4">
-        <v>9.46</v>
+        <v>25.76</v>
       </c>
       <c r="R42" s="4">
-        <v>61.16</v>
+        <v>94.56</v>
       </c>
       <c r="S42" s="4">
         <v>1</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="13" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="I43" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="P43" s="4">
-        <v>25.78</v>
+        <v>5.68</v>
       </c>
       <c r="Q43" s="4">
-        <v>24.34</v>
+        <v>4.84</v>
       </c>
       <c r="R43" s="4">
-        <v>94.43</v>
+        <v>85.23</v>
       </c>
       <c r="S43" s="4">
         <v>1</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" s="3">
         <v>42</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H44" s="13" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>195</v>
+        <v>112</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>196</v>
+        <v>113</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="P44" s="4">
-        <v>0.96</v>
+        <v>15.52</v>
       </c>
       <c r="Q44" s="4">
-        <v>0.96</v>
+        <v>13.97</v>
       </c>
       <c r="R44" s="4">
-        <v>100</v>
+        <v>90.05</v>
       </c>
       <c r="S44" s="4">
         <v>1</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H45" s="13" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>201</v>
+        <v>112</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>202</v>
+        <v>113</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="P45" s="4">
-        <v>0</v>
+        <v>12.36</v>
       </c>
       <c r="Q45" s="4">
-        <v>5.61</v>
+        <v>0</v>
       </c>
       <c r="R45" s="4">
-        <v>28043550</v>
+        <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>1</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="I46" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>207</v>
+        <v>112</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>208</v>
+        <v>113</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>125</v>
+        <v>220</v>
       </c>
       <c r="P46" s="4">
-        <v>1.25</v>
+        <v>9.57</v>
       </c>
       <c r="Q46" s="4">
-        <v>2.09</v>
+        <v>17.56</v>
       </c>
       <c r="R46" s="4">
-        <v>167.29</v>
+        <v>183.56</v>
       </c>
       <c r="S46" s="4">
         <v>1</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H47" s="13" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="I47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>212</v>
+        <v>112</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>213</v>
+        <v>113</v>
       </c>
       <c r="O47" s="4" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="P47" s="4">
-        <v>7.96</v>
+        <v>7.04</v>
       </c>
       <c r="Q47" s="4">
-        <v>7.2</v>
+        <v>5.7</v>
       </c>
       <c r="R47" s="4">
-        <v>90.43</v>
+        <v>80.99</v>
       </c>
       <c r="S47" s="4">
         <v>1</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="13" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>26</v>
+        <v>139</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>27</v>
+        <v>226</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>31</v>
+        <v>229</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="P48" s="4">
-        <v>6.77</v>
+        <v>7.25</v>
       </c>
       <c r="Q48" s="4">
-        <v>5.81</v>
+        <v>0</v>
       </c>
       <c r="R48" s="4">
-        <v>85.75</v>
+        <v>0</v>
       </c>
       <c r="S48" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="13" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O49" s="4" t="s">
-        <v>175</v>
+        <v>216</v>
       </c>
       <c r="P49" s="4">
-        <v>16.86</v>
+        <v>13.25</v>
       </c>
       <c r="Q49" s="4">
-        <v>15.79</v>
+        <v>10.79</v>
       </c>
       <c r="R49" s="4">
-        <v>93.67</v>
+        <v>81.39</v>
       </c>
       <c r="S49" s="4">
         <v>1</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="I50" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>223</v>
+        <v>41</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>226</v>
+        <v>112</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>227</v>
+        <v>113</v>
       </c>
       <c r="O50" s="4" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="P50" s="4">
-        <v>3.31</v>
+        <v>5.93</v>
       </c>
       <c r="Q50" s="4">
-        <v>3.02</v>
+        <v>2.9</v>
       </c>
       <c r="R50" s="4">
-        <v>91.41</v>
+        <v>48.93</v>
       </c>
       <c r="S50" s="4">
         <v>0</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="I51" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>232</v>
+        <v>112</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>233</v>
+        <v>113</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="P51" s="4">
-        <v>125</v>
+        <v>6.77</v>
       </c>
       <c r="Q51" s="4">
-        <v>30.6</v>
+        <v>5.81</v>
       </c>
       <c r="R51" s="4">
-        <v>24.48</v>
+        <v>85.75</v>
       </c>
       <c r="S51" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="13" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="I52" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>161</v>
+        <v>245</v>
       </c>
       <c r="P52" s="4">
-        <v>25.97</v>
+        <v>18.67</v>
       </c>
       <c r="Q52" s="4">
-        <v>20.69</v>
+        <v>16.39</v>
       </c>
       <c r="R52" s="4">
-        <v>79.66</v>
+        <v>87.76</v>
       </c>
       <c r="S52" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="13" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="I53" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J53" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>241</v>
+        <v>112</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>242</v>
+        <v>113</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>161</v>
+        <v>39</v>
       </c>
       <c r="P53" s="4">
-        <v>1.15</v>
+        <v>21.96</v>
       </c>
       <c r="Q53" s="4">
-        <v>0</v>
+        <v>21.41</v>
       </c>
       <c r="R53" s="4">
-        <v>0</v>
+        <v>97.47</v>
       </c>
       <c r="S53" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" s="3">
         <v>52</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="3"/>
       <c r="D54" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="I54" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>226</v>
+        <v>112</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>227</v>
+        <v>113</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>246</v>
+        <v>170</v>
       </c>
       <c r="P54" s="4">
-        <v>2.07</v>
+        <v>29.13</v>
       </c>
       <c r="Q54" s="4">
-        <v>2.07</v>
+        <v>53.15</v>
       </c>
       <c r="R54" s="4">
-        <v>100</v>
+        <v>182.46</v>
       </c>
       <c r="S54" s="4">
         <v>1</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H55" s="13" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J55" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>250</v>
+        <v>144</v>
       </c>
       <c r="P55" s="4">
-        <v>9.41</v>
+        <v>23.19</v>
       </c>
       <c r="Q55" s="4">
-        <v>15.9</v>
+        <v>45.81</v>
       </c>
       <c r="R55" s="4">
-        <v>168.93</v>
+        <v>197.53</v>
       </c>
       <c r="S55" s="4">
         <v>1</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" s="3">
         <v>54</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="13" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>26</v>
+        <v>139</v>
       </c>
       <c r="J56" s="13" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>31</v>
+        <v>258</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>32</v>
+        <v>259</v>
       </c>
       <c r="P56" s="4">
-        <v>13.56</v>
+        <v>25.44</v>
       </c>
       <c r="Q56" s="4">
-        <v>0.58</v>
+        <v>0</v>
       </c>
       <c r="R56" s="4">
-        <v>4.3</v>
+        <v>0</v>
       </c>
       <c r="S56" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H57" s="13" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="I57" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J57" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>257</v>
+        <v>144</v>
       </c>
       <c r="P57" s="4">
-        <v>24.42</v>
+        <v>14.36</v>
       </c>
       <c r="Q57" s="4">
-        <v>24.36</v>
+        <v>25.01</v>
       </c>
       <c r="R57" s="4">
-        <v>99.75</v>
+        <v>174.22</v>
       </c>
       <c r="S57" s="4">
         <v>1</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="13" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J58" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K58" s="4" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="P58" s="4">
-        <v>27.25</v>
+        <v>37.13</v>
       </c>
       <c r="Q58" s="4">
-        <v>25.76</v>
+        <v>4.9</v>
       </c>
       <c r="R58" s="4">
-        <v>94.56</v>
+        <v>13.21</v>
       </c>
       <c r="S58" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H59" s="13" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="I59" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J59" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>265</v>
+        <v>132</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>266</v>
+        <v>133</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>267</v>
+        <v>39</v>
       </c>
       <c r="P59" s="4">
-        <v>84.94</v>
+        <v>25.53</v>
       </c>
       <c r="Q59" s="4">
-        <v>83.13</v>
+        <v>15.46</v>
       </c>
       <c r="R59" s="4">
-        <v>97.87</v>
+        <v>60.55</v>
       </c>
       <c r="S59" s="4">
         <v>1</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="I60" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J60" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K60" s="4" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>83</v>
+        <v>273</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>89</v>
+        <v>274</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="P60" s="4">
-        <v>57.6</v>
+        <v>46.63</v>
       </c>
       <c r="Q60" s="4">
-        <v>29.11</v>
+        <v>93.25</v>
       </c>
       <c r="R60" s="4">
-        <v>50.55</v>
+        <v>199.99</v>
       </c>
       <c r="S60" s="4">
         <v>1</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G61" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="13" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="J61" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J61" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K61" s="4" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="P61" s="4">
-        <v>0.85</v>
+        <v>0.96</v>
       </c>
       <c r="Q61" s="4">
-        <v>1.65</v>
+        <v>0.96</v>
       </c>
       <c r="R61" s="4">
-        <v>195.47</v>
+        <v>100</v>
       </c>
       <c r="S61" s="4">
-        <v>55</v>
+        <v>1</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H62" s="13" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="I62" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J62" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K62" s="4" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>241</v>
+        <v>284</v>
       </c>
       <c r="N62" s="4" t="s">
-        <v>242</v>
+        <v>285</v>
       </c>
       <c r="O62" s="4" t="s">
-        <v>250</v>
+        <v>216</v>
       </c>
       <c r="P62" s="4">
-        <v>6.35</v>
+        <v>1.25</v>
       </c>
       <c r="Q62" s="4">
-        <v>6.19</v>
+        <v>2.09</v>
       </c>
       <c r="R62" s="4">
-        <v>97.61</v>
+        <v>167.29</v>
       </c>
       <c r="S62" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="13" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="I63" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J63" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K63" s="4" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>265</v>
+        <v>164</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>266</v>
+        <v>289</v>
       </c>
       <c r="O63" s="4" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="P63" s="4">
-        <v>78.3</v>
+        <v>71.29</v>
       </c>
       <c r="Q63" s="4">
-        <v>71</v>
+        <v>12.54</v>
       </c>
       <c r="R63" s="4">
-        <v>90.69</v>
+        <v>17.6</v>
       </c>
       <c r="S63" s="4">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" s="3">
         <v>62</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="3"/>
       <c r="D64" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H64" s="13" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>273</v>
+        <v>26</v>
       </c>
       <c r="J64" s="13" t="s">
-        <v>287</v>
+        <v>41</v>
       </c>
       <c r="K64" s="4" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>290</v>
+        <v>132</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>291</v>
+        <v>133</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>292</v>
+        <v>178</v>
       </c>
       <c r="P64" s="4">
-        <v>40.32</v>
+        <v>25.78</v>
       </c>
       <c r="Q64" s="4">
-        <v>22.66</v>
+        <v>24.34</v>
       </c>
       <c r="R64" s="4">
-        <v>56.21</v>
+        <v>94.43</v>
       </c>
       <c r="S64" s="4">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H65" s="13" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>294</v>
+        <v>26</v>
       </c>
       <c r="J65" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K65" s="4" t="s">
         <v>295</v>
       </c>
-      <c r="K65" s="4" t="s">
+      <c r="L65" s="4" t="s">
         <v>296</v>
       </c>
-      <c r="L65" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M65" s="4" t="s">
-        <v>298</v>
+        <v>112</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>299</v>
+        <v>113</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>300</v>
+        <v>266</v>
       </c>
       <c r="P65" s="4">
-        <v>0.86</v>
+        <v>35.11</v>
       </c>
       <c r="Q65" s="4">
-        <v>0.39</v>
+        <v>16.94</v>
       </c>
       <c r="R65" s="4">
-        <v>45.52</v>
+        <v>48.24</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="13" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>294</v>
+        <v>26</v>
       </c>
       <c r="J66" s="13" t="s">
-        <v>302</v>
+        <v>41</v>
       </c>
       <c r="K66" s="4" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="M66" s="4" t="s">
-        <v>305</v>
+        <v>112</v>
       </c>
       <c r="N66" s="4" t="s">
-        <v>306</v>
+        <v>113</v>
       </c>
       <c r="O66" s="4" t="s">
-        <v>140</v>
+        <v>300</v>
       </c>
       <c r="P66" s="4">
-        <v>30.59</v>
+        <v>29.56</v>
       </c>
       <c r="Q66" s="4">
-        <v>0</v>
+        <v>22.01</v>
       </c>
       <c r="R66" s="4">
-        <v>0</v>
+        <v>74.45</v>
       </c>
       <c r="S66" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="13" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>308</v>
+        <v>26</v>
       </c>
       <c r="J67" s="13" t="s">
-        <v>295</v>
+        <v>41</v>
       </c>
       <c r="K67" s="4" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>311</v>
+        <v>112</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>312</v>
+        <v>113</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>313</v>
+        <v>202</v>
       </c>
       <c r="P67" s="4">
-        <v>0.86</v>
+        <v>18.77</v>
       </c>
       <c r="Q67" s="4">
-        <v>0.99</v>
+        <v>18.77</v>
       </c>
       <c r="R67" s="4">
-        <v>115.22</v>
+        <v>100</v>
       </c>
       <c r="S67" s="4">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H68" s="13" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>308</v>
+        <v>26</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>315</v>
+        <v>41</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>318</v>
+        <v>112</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>319</v>
+        <v>113</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>250</v>
+        <v>307</v>
       </c>
       <c r="P68" s="4">
-        <v>18.48</v>
+        <v>25.76</v>
       </c>
       <c r="Q68" s="4">
-        <v>0</v>
+        <v>24.94</v>
       </c>
       <c r="R68" s="4">
-        <v>0</v>
+        <v>96.83</v>
       </c>
       <c r="S68" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>308</v>
+        <v>26</v>
       </c>
       <c r="J69" s="13" t="s">
-        <v>315</v>
+        <v>41</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>226</v>
+        <v>112</v>
       </c>
       <c r="N69" s="4" t="s">
-        <v>227</v>
+        <v>113</v>
       </c>
       <c r="O69" s="4" t="s">
-        <v>323</v>
+        <v>54</v>
       </c>
       <c r="P69" s="4">
-        <v>2.64</v>
+        <v>15.48</v>
       </c>
       <c r="Q69" s="4">
-        <v>2.52</v>
+        <v>9.46</v>
       </c>
       <c r="R69" s="4">
-        <v>95.19</v>
+        <v>61.16</v>
       </c>
       <c r="S69" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H70" s="13" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="I70" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J70" s="13" t="s">
-        <v>325</v>
+        <v>41</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>326</v>
+        <v>312</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>327</v>
+        <v>313</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>136</v>
+        <v>224</v>
       </c>
       <c r="P70" s="4">
-        <v>31.69</v>
+        <v>8.24</v>
       </c>
       <c r="Q70" s="4">
-        <v>23.11</v>
+        <v>7.88</v>
       </c>
       <c r="R70" s="4">
-        <v>72.92</v>
+        <v>95.67</v>
       </c>
       <c r="S70" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H71" s="13" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="I71" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J71" s="13" t="s">
-        <v>325</v>
+        <v>41</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>331</v>
+        <v>148</v>
       </c>
       <c r="P71" s="4">
-        <v>5.71</v>
+        <v>5.85</v>
       </c>
       <c r="Q71" s="4">
-        <v>9.49</v>
+        <v>9.98</v>
       </c>
       <c r="R71" s="4">
-        <v>166.24</v>
+        <v>170.72</v>
       </c>
       <c r="S71" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="13" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="I72" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J72" s="13" t="s">
-        <v>325</v>
+        <v>41</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>335</v>
+        <v>89</v>
       </c>
       <c r="P72" s="4">
-        <v>17.3</v>
+        <v>24.42</v>
       </c>
       <c r="Q72" s="4">
-        <v>22.14</v>
+        <v>24.36</v>
       </c>
       <c r="R72" s="4">
-        <v>128.02</v>
+        <v>99.75</v>
       </c>
       <c r="S72" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H73" s="13" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>26</v>
+        <v>321</v>
       </c>
       <c r="J73" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="K73" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="L73" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="M73" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N73" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O73" s="4" t="s">
         <v>325</v>
       </c>
-      <c r="K73" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P73" s="4">
-        <v>16.85</v>
+        <v>7.78</v>
       </c>
       <c r="Q73" s="4">
-        <v>23.43</v>
+        <v>7.78</v>
       </c>
       <c r="R73" s="4">
-        <v>139.06</v>
+        <v>99.98</v>
       </c>
       <c r="S73" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H74" s="13" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
       <c r="I74" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J74" s="13" t="s">
-        <v>325</v>
+        <v>41</v>
       </c>
       <c r="K74" s="4" t="s">
-        <v>340</v>
+        <v>327</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>342</v>
+        <v>212</v>
       </c>
       <c r="P74" s="4">
-        <v>9.01</v>
+        <v>14.93</v>
       </c>
       <c r="Q74" s="4">
-        <v>11.83</v>
+        <v>28.86</v>
       </c>
       <c r="R74" s="4">
-        <v>131.31</v>
+        <v>193.24</v>
       </c>
       <c r="S74" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="13" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>308</v>
+        <v>26</v>
       </c>
       <c r="J75" s="13" t="s">
-        <v>344</v>
+        <v>41</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>347</v>
+        <v>266</v>
       </c>
       <c r="P75" s="4">
-        <v>41.39</v>
+        <v>38.45</v>
       </c>
       <c r="Q75" s="4">
-        <v>56.13</v>
+        <v>45.42</v>
       </c>
       <c r="R75" s="4">
-        <v>135.61</v>
+        <v>118.14</v>
       </c>
       <c r="S75" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H76" s="13" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>308</v>
+        <v>139</v>
       </c>
       <c r="J76" s="13" t="s">
-        <v>315</v>
+        <v>333</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>349</v>
+        <v>334</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>350</v>
+        <v>335</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>152</v>
+        <v>336</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>153</v>
+        <v>337</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="P76" s="4">
-        <v>20.5</v>
+        <v>2.09</v>
       </c>
       <c r="Q76" s="4">
-        <v>30.73</v>
+        <v>0</v>
       </c>
       <c r="R76" s="4">
-        <v>149.92</v>
+        <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>0</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="13" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>308</v>
+        <v>26</v>
       </c>
       <c r="J77" s="13" t="s">
-        <v>353</v>
+        <v>41</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>354</v>
+        <v>340</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>355</v>
+        <v>341</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>226</v>
+        <v>342</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>227</v>
+        <v>343</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>356</v>
+        <v>39</v>
       </c>
       <c r="P77" s="4">
-        <v>2.82</v>
+        <v>1.15</v>
       </c>
       <c r="Q77" s="4">
-        <v>3.43</v>
+        <v>0</v>
       </c>
       <c r="R77" s="4">
-        <v>121.71</v>
+        <v>0</v>
       </c>
       <c r="S77" s="4">
         <v>0</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H78" s="13" t="s">
-        <v>357</v>
+        <v>344</v>
       </c>
       <c r="I78" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J78" s="13" t="s">
-        <v>325</v>
+        <v>41</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>358</v>
+        <v>345</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>226</v>
+        <v>347</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>227</v>
+        <v>348</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="P78" s="4">
-        <v>4.45</v>
+        <v>7.96</v>
       </c>
       <c r="Q78" s="4">
-        <v>7.63</v>
+        <v>7.2</v>
       </c>
       <c r="R78" s="4">
-        <v>171.51</v>
+        <v>90.43</v>
       </c>
       <c r="S78" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H79" s="13" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="I79" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J79" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K79" s="4" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>30</v>
+        <v>342</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>31</v>
+        <v>343</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>364</v>
+        <v>195</v>
       </c>
       <c r="P79" s="4">
-        <v>29.56</v>
+        <v>6.35</v>
       </c>
       <c r="Q79" s="4">
-        <v>22.01</v>
+        <v>6.19</v>
       </c>
       <c r="R79" s="4">
-        <v>74.45</v>
+        <v>97.61</v>
       </c>
       <c r="S79" s="4">
         <v>100</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H80" s="13" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>26</v>
+        <v>354</v>
       </c>
       <c r="J80" s="13" t="s">
-        <v>27</v>
+        <v>355</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="M80" s="4" t="s">
-        <v>30</v>
+        <v>358</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>31</v>
+        <v>359</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>261</v>
+        <v>360</v>
       </c>
       <c r="P80" s="4">
-        <v>35.86</v>
+        <v>40.32</v>
       </c>
       <c r="Q80" s="4">
-        <v>34.96</v>
+        <v>22.66</v>
       </c>
       <c r="R80" s="4">
-        <v>97.48</v>
+        <v>56.21</v>
       </c>
       <c r="S80" s="4">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H81" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="I81" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="J81" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="K81" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="L81" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="M81" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="N81" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="O81" s="4" t="s">
         <v>368</v>
       </c>
-      <c r="I81" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P81" s="4">
-        <v>7.78</v>
+        <v>0.86</v>
       </c>
       <c r="Q81" s="4">
-        <v>7.78</v>
+        <v>0.39</v>
       </c>
       <c r="R81" s="4">
-        <v>99.98</v>
+        <v>45.52</v>
       </c>
       <c r="S81" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H82" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="I82" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J82" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="K82" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="M82" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="N82" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="O82" s="4" t="s">
         <v>374</v>
       </c>
-      <c r="I82" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P82" s="4">
-        <v>3.09</v>
+        <v>0.86</v>
       </c>
       <c r="Q82" s="4">
-        <v>3.08</v>
+        <v>0.99</v>
       </c>
       <c r="R82" s="4">
-        <v>99.42</v>
+        <v>115.22</v>
       </c>
       <c r="S82" s="4">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1"/>
       <c r="W82" s="1"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" s="3">
         <v>81</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="3"/>
       <c r="D83" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F83" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H83" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="I83" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J83" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K83" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="L83" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="M83" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="N83" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="O83" s="4" t="s">
         <v>380</v>
       </c>
-      <c r="I83" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P83" s="4">
-        <v>36.28</v>
+        <v>33.7</v>
       </c>
       <c r="Q83" s="4">
-        <v>36.26</v>
+        <v>29.55</v>
       </c>
       <c r="R83" s="4">
-        <v>99.93</v>
+        <v>87.69</v>
       </c>
       <c r="S83" s="4">
         <v>100</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H84" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="J84" s="13"/>
+      <c r="K84" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="L84" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="M84" s="4" t="s">
         <v>384</v>
       </c>
-      <c r="I84" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J84" s="13" t="s">
+      <c r="N84" s="4" t="s">
         <v>385</v>
       </c>
-      <c r="K84" s="4" t="s">
+      <c r="O84" s="4" t="s">
         <v>386</v>
       </c>
-      <c r="L84" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P84" s="4">
-        <v>10.11</v>
+        <v>0.85</v>
       </c>
       <c r="Q84" s="4">
-        <v>9.26</v>
+        <v>1.65</v>
       </c>
       <c r="R84" s="4">
-        <v>91.59</v>
+        <v>195.47</v>
       </c>
       <c r="S84" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H85" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J85" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K85" s="4" t="s">
         <v>388</v>
       </c>
-      <c r="I85" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K85" s="4" t="s">
+      <c r="L85" s="4" t="s">
         <v>389</v>
       </c>
-      <c r="L85" s="4" t="s">
+      <c r="M85" s="4" t="s">
         <v>390</v>
       </c>
-      <c r="M85" s="4" t="s">
+      <c r="N85" s="4" t="s">
         <v>391</v>
       </c>
-      <c r="N85" s="4" t="s">
+      <c r="O85" s="4" t="s">
         <v>392</v>
       </c>
-      <c r="O85" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P85" s="4">
-        <v>7.66</v>
+        <v>3.09</v>
       </c>
       <c r="Q85" s="4">
-        <v>7.65</v>
+        <v>3.08</v>
       </c>
       <c r="R85" s="4">
-        <v>99.8</v>
+        <v>99.42</v>
       </c>
       <c r="S85" s="4">
         <v>100</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1"/>
       <c r="W85" s="1"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" s="3">
         <v>84</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C86" s="3"/>
       <c r="D86" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F86" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H86" s="13" t="s">
         <v>393</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>26</v>
+        <v>394</v>
       </c>
       <c r="J86" s="13" t="s">
-        <v>394</v>
+        <v>355</v>
       </c>
       <c r="K86" s="4" t="s">
         <v>395</v>
       </c>
       <c r="L86" s="4" t="s">
         <v>396</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>397</v>
+        <v>358</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>398</v>
+        <v>359</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="P86" s="4">
-        <v>19.7</v>
+        <v>36.28</v>
       </c>
       <c r="Q86" s="4">
-        <v>19.61</v>
+        <v>36.26</v>
       </c>
       <c r="R86" s="4">
-        <v>99.56</v>
+        <v>99.93</v>
       </c>
       <c r="S86" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1"/>
       <c r="W86" s="1"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" s="3">
         <v>85</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="3"/>
       <c r="D87" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F87" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H87" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J87" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="K87" s="4" t="s">
         <v>399</v>
       </c>
-      <c r="I87" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K87" s="4" t="s">
+      <c r="L87" s="4" t="s">
         <v>400</v>
       </c>
-      <c r="L87" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M87" s="4" t="s">
-        <v>402</v>
+        <v>358</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>403</v>
+        <v>359</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>79</v>
+        <v>237</v>
       </c>
       <c r="P87" s="4">
-        <v>21.17</v>
+        <v>10.11</v>
       </c>
       <c r="Q87" s="4">
-        <v>5.55</v>
+        <v>9.26</v>
       </c>
       <c r="R87" s="4">
-        <v>26.21</v>
+        <v>91.59</v>
       </c>
       <c r="S87" s="4">
         <v>100</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="3">
         <v>86</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="3"/>
       <c r="D88" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F88" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="I88" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="J88" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="K88" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="L88" s="4" t="s">
         <v>404</v>
       </c>
-      <c r="I88" s="13"/>
-[...1 lines deleted...]
-      <c r="K88" s="4" t="s">
+      <c r="M88" s="4" t="s">
         <v>405</v>
       </c>
-      <c r="L88" s="4" t="s">
+      <c r="N88" s="4" t="s">
         <v>406</v>
       </c>
-      <c r="M88" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O88" s="4" t="s">
-        <v>408</v>
+        <v>32</v>
       </c>
       <c r="P88" s="4">
-        <v>3.08</v>
+        <v>7.66</v>
       </c>
       <c r="Q88" s="4">
-        <v>0</v>
+        <v>7.65</v>
       </c>
       <c r="R88" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S88" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" s="3">
         <v>87</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C89" s="3"/>
       <c r="D89" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H89" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-      <c r="J89" s="13"/>
+        <v>407</v>
+      </c>
+      <c r="I89" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="J89" s="13" t="s">
+        <v>398</v>
+      </c>
       <c r="K89" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="L89" s="4" t="s">
         <v>409</v>
       </c>
-      <c r="L89" s="4" t="s">
+      <c r="M89" s="4" t="s">
         <v>410</v>
       </c>
-      <c r="M89" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N89" s="4" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>408</v>
+        <v>66</v>
       </c>
       <c r="P89" s="4">
-        <v>0.62</v>
+        <v>12.1</v>
       </c>
       <c r="Q89" s="4">
-        <v>0</v>
+        <v>9.3</v>
       </c>
       <c r="R89" s="4">
-        <v>0</v>
+        <v>76.83</v>
       </c>
       <c r="S89" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" s="3">
         <v>88</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C90" s="3"/>
       <c r="D90" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H90" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-      <c r="J90" s="13"/>
+        <v>412</v>
+      </c>
+      <c r="I90" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J90" s="13" t="s">
+        <v>413</v>
+      </c>
       <c r="K90" s="4" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>408</v>
+        <v>114</v>
       </c>
       <c r="P90" s="4">
-        <v>1.23</v>
+        <v>19.7</v>
       </c>
       <c r="Q90" s="4">
-        <v>0</v>
+        <v>19.61</v>
       </c>
       <c r="R90" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S90" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" s="3">
         <v>89</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="3"/>
       <c r="D91" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H91" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-      <c r="J91" s="13"/>
+        <v>417</v>
+      </c>
+      <c r="I91" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J91" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K91" s="4" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>408</v>
+        <v>144</v>
       </c>
       <c r="P91" s="4">
-        <v>5.85</v>
+        <v>65.18</v>
       </c>
       <c r="Q91" s="4">
         <v>0</v>
       </c>
       <c r="R91" s="4">
         <v>0</v>
       </c>
       <c r="S91" s="4">
         <v>0</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1"/>
       <c r="W91" s="1"/>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" s="3">
         <v>90</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C92" s="3"/>
       <c r="D92" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F92" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H92" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-      <c r="J92" s="13"/>
+        <v>422</v>
+      </c>
+      <c r="I92" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="J92" s="13" t="s">
+        <v>402</v>
+      </c>
       <c r="K92" s="4" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="M92" s="4" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="O92" s="4" t="s">
-        <v>408</v>
+        <v>114</v>
       </c>
       <c r="P92" s="4">
-        <v>6.16</v>
+        <v>30.59</v>
       </c>
       <c r="Q92" s="4">
         <v>0</v>
       </c>
       <c r="R92" s="4">
         <v>0</v>
       </c>
       <c r="S92" s="4">
         <v>0</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1"/>
       <c r="W92" s="1"/>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" s="3">
         <v>91</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C93" s="3"/>
       <c r="D93" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F93" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H93" s="13" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="J93" s="13" t="s">
-        <v>420</v>
+        <v>69</v>
       </c>
       <c r="K93" s="4" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="M93" s="4" t="s">
-        <v>30</v>
+        <v>425</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="P93" s="4">
-        <v>14.53</v>
+        <v>38.42</v>
       </c>
       <c r="Q93" s="4">
         <v>0</v>
       </c>
       <c r="R93" s="4">
         <v>0</v>
       </c>
       <c r="S93" s="4">
         <v>0</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1"/>
       <c r="W93" s="1"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" s="3">
         <v>92</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="3"/>
       <c r="D94" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F94" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H94" s="13" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="I94" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J94" s="13" t="s">
-        <v>325</v>
+        <v>41</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>152</v>
+        <v>434</v>
       </c>
       <c r="N94" s="4" t="s">
-        <v>153</v>
+        <v>435</v>
       </c>
       <c r="O94" s="4" t="s">
-        <v>161</v>
+        <v>436</v>
       </c>
       <c r="P94" s="4">
-        <v>28.57</v>
+        <v>57.8</v>
       </c>
       <c r="Q94" s="4">
-        <v>5.25</v>
+        <v>0</v>
       </c>
       <c r="R94" s="4">
-        <v>18.37</v>
+        <v>0</v>
       </c>
       <c r="S94" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1"/>
       <c r="W94" s="1"/>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" s="3">
         <v>93</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C95" s="3"/>
       <c r="D95" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F95" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H95" s="13" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>325</v>
+        <v>69</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>97</v>
+        <v>195</v>
       </c>
       <c r="P95" s="4">
-        <v>65.18</v>
+        <v>18.48</v>
       </c>
       <c r="Q95" s="4">
         <v>0</v>
       </c>
       <c r="R95" s="4">
         <v>0</v>
       </c>
       <c r="S95" s="4">
         <v>0</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="W95" s="1"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" s="3">
         <v>94</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="3"/>
       <c r="D96" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H96" s="13" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>433</v>
+        <v>26</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>287</v>
+        <v>27</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>373</v>
+        <v>76</v>
       </c>
       <c r="P96" s="4">
-        <v>89.7</v>
+        <v>44.5</v>
       </c>
       <c r="Q96" s="4">
         <v>0</v>
       </c>
       <c r="R96" s="4">
         <v>0</v>
       </c>
       <c r="S96" s="4">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="W96" s="1"/>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" s="3">
         <v>95</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="3"/>
       <c r="D97" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F97" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H97" s="13" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>308</v>
+        <v>68</v>
       </c>
       <c r="J97" s="13" t="s">
-        <v>315</v>
+        <v>69</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>305</v>
+        <v>450</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>331</v>
+        <v>266</v>
       </c>
       <c r="P97" s="4">
-        <v>38.42</v>
+        <v>21.17</v>
       </c>
       <c r="Q97" s="4">
-        <v>0</v>
+        <v>5.55</v>
       </c>
       <c r="R97" s="4">
-        <v>0</v>
+        <v>26.21</v>
       </c>
       <c r="S97" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" s="3">
         <v>96</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C98" s="3"/>
       <c r="D98" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F98" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H98" s="13" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>223</v>
+        <v>69</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>351</v>
+        <v>457</v>
       </c>
       <c r="P98" s="4">
-        <v>44.5</v>
+        <v>13.25</v>
       </c>
       <c r="Q98" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R98" s="4">
-        <v>0</v>
+        <v>23.33</v>
       </c>
       <c r="S98" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1"/>
       <c r="W98" s="1"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" s="3">
         <v>97</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C99" s="3"/>
       <c r="D99" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F99" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H99" s="13" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
       <c r="I99" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J99" s="13" t="s">
-        <v>325</v>
+        <v>413</v>
       </c>
       <c r="K99" s="4" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>452</v>
+        <v>463</v>
       </c>
       <c r="P99" s="4">
-        <v>32.37</v>
+        <v>7.44</v>
       </c>
       <c r="Q99" s="4">
         <v>0</v>
       </c>
       <c r="R99" s="4">
         <v>0</v>
       </c>
       <c r="S99" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" s="3">
         <v>98</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="3"/>
       <c r="D100" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H100" s="13" t="s">
-        <v>453</v>
-[...6 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="I100" s="13"/>
+      <c r="J100" s="13"/>
       <c r="K100" s="4" t="s">
-        <v>454</v>
+        <v>465</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>455</v>
+        <v>466</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="P100" s="4">
-        <v>20.04</v>
+        <v>3.08</v>
       </c>
       <c r="Q100" s="4">
         <v>0</v>
       </c>
       <c r="R100" s="4">
         <v>0</v>
       </c>
       <c r="S100" s="4">
         <v>0</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1"/>
       <c r="W100" s="1"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" s="3">
         <v>99</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C101" s="3"/>
       <c r="D101" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H101" s="13" t="s">
-        <v>459</v>
-[...6 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="I101" s="13"/>
+      <c r="J101" s="13"/>
       <c r="K101" s="4" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>214</v>
+        <v>468</v>
       </c>
       <c r="P101" s="4">
-        <v>28.65</v>
+        <v>0.62</v>
       </c>
       <c r="Q101" s="4">
         <v>0</v>
       </c>
       <c r="R101" s="4">
         <v>0</v>
       </c>
       <c r="S101" s="4">
         <v>0</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" s="3">
         <v>100</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C102" s="3"/>
       <c r="D102" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H102" s="13" t="s">
         <v>464</v>
       </c>
-      <c r="I102" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I102" s="13"/>
+      <c r="J102" s="13"/>
       <c r="K102" s="4" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>437</v>
+        <v>473</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>423</v>
+        <v>473</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>79</v>
+        <v>468</v>
       </c>
       <c r="P102" s="4">
-        <v>60.11</v>
+        <v>1.23</v>
       </c>
       <c r="Q102" s="4">
         <v>0</v>
       </c>
       <c r="R102" s="4">
         <v>0</v>
       </c>
       <c r="S102" s="4">
         <v>0</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" s="3">
         <v>101</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C103" s="3"/>
       <c r="D103" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F103" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H103" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="I103" s="13"/>
+      <c r="J103" s="13"/>
+      <c r="K103" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="L103" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="M103" s="4" t="s">
         <v>467</v>
       </c>
-      <c r="I103" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K103" s="4" t="s">
+      <c r="N103" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="O103" s="4" t="s">
         <v>468</v>
       </c>
-      <c r="L103" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P103" s="4">
-        <v>39.34</v>
+        <v>5.85</v>
       </c>
       <c r="Q103" s="4">
         <v>0</v>
       </c>
       <c r="R103" s="4">
         <v>0</v>
       </c>
       <c r="S103" s="4">
         <v>0</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1"/>
       <c r="W103" s="1"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" s="3">
         <v>102</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="3"/>
       <c r="D104" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H104" s="13" t="s">
-        <v>473</v>
-[...6 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="I104" s="13"/>
+      <c r="J104" s="13"/>
       <c r="K104" s="4" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>30</v>
+        <v>478</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="O104" s="4" t="s">
-        <v>63</v>
+        <v>468</v>
       </c>
       <c r="P104" s="4">
-        <v>25.44</v>
+        <v>6.16</v>
       </c>
       <c r="Q104" s="4">
         <v>0</v>
       </c>
       <c r="R104" s="4">
         <v>0</v>
       </c>
       <c r="S104" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1"/>
       <c r="W104" s="1"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" s="3">
         <v>103</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="3"/>
       <c r="D105" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F105" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H105" s="13" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>142</v>
+        <v>480</v>
       </c>
       <c r="J105" s="13" t="s">
-        <v>478</v>
+        <v>355</v>
       </c>
       <c r="K105" s="4" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="M105" s="4" t="s">
-        <v>30</v>
+        <v>483</v>
       </c>
       <c r="N105" s="4" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>482</v>
+        <v>325</v>
       </c>
       <c r="P105" s="4">
-        <v>7.25</v>
+        <v>89.7</v>
       </c>
       <c r="Q105" s="4">
         <v>0</v>
       </c>
       <c r="R105" s="4">
         <v>0</v>
       </c>
       <c r="S105" s="4">
-        <v>100</v>
+        <v>34</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" s="3">
         <v>104</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C106" s="3"/>
       <c r="D106" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F106" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H106" s="13" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="I106" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J106" s="13" t="s">
-        <v>325</v>
+        <v>34</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="M106" s="4" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="N106" s="4" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="P106" s="4">
-        <v>33.7</v>
+        <v>32.37</v>
       </c>
       <c r="Q106" s="4">
-        <v>29.55</v>
+        <v>0</v>
       </c>
       <c r="R106" s="4">
-        <v>87.69</v>
+        <v>0</v>
       </c>
       <c r="S106" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1"/>
       <c r="W106" s="1"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" s="3">
         <v>105</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C107" s="3"/>
       <c r="D107" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F107" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H107" s="13" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>381</v>
+        <v>26</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>397</v>
+        <v>494</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>342</v>
+        <v>496</v>
       </c>
       <c r="P107" s="4">
-        <v>12.1</v>
+        <v>18.02</v>
       </c>
       <c r="Q107" s="4">
-        <v>9.3</v>
+        <v>0</v>
       </c>
       <c r="R107" s="4">
-        <v>76.83</v>
+        <v>0</v>
       </c>
       <c r="S107" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" s="3">
         <v>106</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="3"/>
       <c r="D108" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F108" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H108" s="13" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="I108" s="13" t="s">
-        <v>308</v>
+        <v>26</v>
       </c>
       <c r="J108" s="13" t="s">
-        <v>315</v>
+        <v>27</v>
       </c>
       <c r="K108" s="4" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="M108" s="4" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>498</v>
+        <v>174</v>
       </c>
       <c r="P108" s="4">
-        <v>13.25</v>
+        <v>36.38</v>
       </c>
       <c r="Q108" s="4">
-        <v>3.09</v>
+        <v>0</v>
       </c>
       <c r="R108" s="4">
-        <v>23.33</v>
+        <v>0</v>
       </c>
       <c r="S108" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" s="3">
         <v>107</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3"/>
       <c r="D109" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H109" s="13" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="I109" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>394</v>
+        <v>27</v>
       </c>
       <c r="K109" s="4" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="M109" s="4" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="P109" s="4">
-        <v>7.44</v>
+        <v>20.04</v>
       </c>
       <c r="Q109" s="4">
         <v>0</v>
       </c>
       <c r="R109" s="4">
         <v>0</v>
       </c>
       <c r="S109" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1"/>
       <c r="W109" s="1"/>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" s="3">
         <v>108</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C110" s="3"/>
       <c r="D110" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F110" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H110" s="13" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-      <c r="J110" s="13"/>
+        <v>507</v>
+      </c>
+      <c r="I110" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J110" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K110" s="4" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="L110" s="4" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="M110" s="4" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="N110" s="4" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="O110" s="4" t="s">
-        <v>408</v>
+        <v>349</v>
       </c>
       <c r="P110" s="4">
-        <v>276.41</v>
+        <v>28.65</v>
       </c>
       <c r="Q110" s="4">
         <v>0</v>
       </c>
       <c r="R110" s="4">
         <v>0</v>
       </c>
       <c r="S110" s="4">
         <v>0</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1"/>
       <c r="W110" s="1"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" s="3">
         <v>109</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C111" s="3"/>
       <c r="D111" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F111" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H111" s="13" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J111" s="13" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="M111" s="4" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="P111" s="4">
-        <v>57.8</v>
+        <v>17.47</v>
       </c>
       <c r="Q111" s="4">
         <v>0</v>
       </c>
       <c r="R111" s="4">
         <v>0</v>
       </c>
       <c r="S111" s="4">
         <v>0</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1"/>
       <c r="W111" s="1"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" s="3">
         <v>110</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="3"/>
       <c r="D112" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H112" s="13" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J112" s="13" t="s">
-        <v>394</v>
+        <v>69</v>
       </c>
       <c r="K112" s="4" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="M112" s="4" t="s">
-        <v>517</v>
+        <v>484</v>
       </c>
       <c r="N112" s="4" t="s">
-        <v>518</v>
+        <v>143</v>
       </c>
       <c r="O112" s="4" t="s">
-        <v>519</v>
+        <v>266</v>
       </c>
       <c r="P112" s="4">
-        <v>18.02</v>
+        <v>60.11</v>
       </c>
       <c r="Q112" s="4">
         <v>0</v>
       </c>
       <c r="R112" s="4">
         <v>0</v>
       </c>
       <c r="S112" s="4">
         <v>0</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" s="3">
         <v>111</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C113" s="3"/>
       <c r="D113" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F113" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H113" s="13" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="I113" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J113" s="13" t="s">
-        <v>223</v>
+        <v>413</v>
       </c>
       <c r="K113" s="4" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="M113" s="4" t="s">
-        <v>450</v>
+        <v>515</v>
       </c>
       <c r="N113" s="4" t="s">
-        <v>451</v>
+        <v>524</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>261</v>
+        <v>525</v>
       </c>
       <c r="P113" s="4">
-        <v>36.38</v>
+        <v>39.34</v>
       </c>
       <c r="Q113" s="4">
         <v>0</v>
       </c>
       <c r="R113" s="4">
         <v>0</v>
       </c>
       <c r="S113" s="4">
         <v>0</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" s="3">
         <v>112</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C114" s="3"/>
       <c r="D114" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F114" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H114" s="13" t="s">
-        <v>523</v>
-[...6 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="I114" s="13"/>
+      <c r="J114" s="13"/>
       <c r="K114" s="4" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="M114" s="4" t="s">
-        <v>470</v>
+        <v>528</v>
       </c>
       <c r="N114" s="4" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>527</v>
+        <v>468</v>
       </c>
       <c r="P114" s="4">
-        <v>17.47</v>
+        <v>276.41</v>
       </c>
       <c r="Q114" s="4">
         <v>0</v>
       </c>
       <c r="R114" s="4">
         <v>0</v>
       </c>
       <c r="S114" s="4">
         <v>0</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1"/>
       <c r="W114" s="1"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" s="3">
         <v>113</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C115" s="3"/>
       <c r="D115" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H115" s="13" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="J115" s="13" t="s">
-        <v>344</v>
+        <v>99</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="M115" s="4" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="N115" s="4" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="O115" s="4" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="P115" s="4">
         <v>9.66</v>
       </c>
       <c r="Q115" s="4">
         <v>0</v>
       </c>
       <c r="R115" s="4">
         <v>0</v>
       </c>
       <c r="S115" s="4">
         <v>0</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
     </row>
     <row r="116" spans="1:23">
-      <c r="A116" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S116" s="8"/>
+      <c r="A116" s="3">
+        <v>114</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C116" s="3"/>
+      <c r="D116" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E116" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H116" s="13" t="s">
+        <v>536</v>
+      </c>
+      <c r="I116" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="J116" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K116" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="L116" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="M116" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="N116" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="O116" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="P116" s="4">
+        <v>38.74</v>
+      </c>
+      <c r="Q116" s="4">
+        <v>0</v>
+      </c>
+      <c r="R116" s="4">
+        <v>0</v>
+      </c>
+      <c r="S116" s="4">
+        <v>0</v>
+      </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
     </row>
+    <row r="117" spans="1:23">
+      <c r="A117" s="3">
+        <v>115</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C117" s="3"/>
+      <c r="D117" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E117" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H117" s="13" t="s">
+        <v>542</v>
+      </c>
+      <c r="I117" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="J117" s="13" t="s">
+        <v>543</v>
+      </c>
+      <c r="K117" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="L117" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="M117" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="N117" s="4" t="s">
+        <v>547</v>
+      </c>
+      <c r="O117" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="P117" s="4">
+        <v>3.08</v>
+      </c>
+      <c r="Q117" s="4">
+        <v>0</v>
+      </c>
+      <c r="R117" s="4">
+        <v>0</v>
+      </c>
+      <c r="S117" s="4">
+        <v>0</v>
+      </c>
+      <c r="T117" s="1"/>
+      <c r="U117" s="1"/>
+      <c r="V117" s="1"/>
+      <c r="W117" s="1"/>
+    </row>
+    <row r="118" spans="1:23">
+      <c r="A118" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="B118" s="7"/>
+      <c r="C118" s="7"/>
+      <c r="D118" s="7"/>
+      <c r="E118" s="11"/>
+      <c r="F118" s="7"/>
+      <c r="G118" s="7"/>
+      <c r="H118" s="14"/>
+      <c r="I118" s="14"/>
+      <c r="J118" s="14"/>
+      <c r="K118" s="8"/>
+      <c r="L118" s="8"/>
+      <c r="M118" s="8"/>
+      <c r="N118" s="8"/>
+      <c r="O118" s="8">
+        <v>2788.98</v>
+      </c>
+      <c r="P118" s="8">
+        <v>1530.06</v>
+      </c>
+      <c r="Q118" s="8">
+        <v>54.86</v>
+      </c>
+      <c r="R118" s="8"/>
+      <c r="S118" s="8"/>
+      <c r="T118" s="1"/>
+      <c r="U118" s="1"/>
+      <c r="V118" s="1"/>
+      <c r="W118" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A116:N116"/>
+    <mergeCell ref="A118:N118"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>