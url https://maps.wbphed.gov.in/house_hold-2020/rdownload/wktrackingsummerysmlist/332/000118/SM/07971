--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -116,57 +116,57 @@
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000141/2021-2022</t>
   </si>
   <si>
     <t>1610/MD</t>
   </si>
   <si>
     <t>19/05/2021</t>
   </si>
   <si>
     <t>03/06/2021</t>
   </si>
   <si>
     <t>BHARATI CHEMICAL AND SCIENTIFIC WORKS</t>
   </si>
   <si>
     <t>Supply of additionally required chemicals for Gazole Sub- District Laboratory</t>
   </si>
   <si>
+    <t>BILL/00547/2022-2023</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
     <t>BILL/00545/2022-2023</t>
-  </si>
-[...4 lines deleted...]
-    <t>BILL/00547/2022-2023</t>
   </si>
   <si>
     <t>BILL/00546/2022-2023</t>
   </si>
   <si>
     <t>BILL/00548/2022-2023</t>
   </si>
   <si>
     <t>Supervision and extend support to NABL recognised Water Quality Testing Block level Laboratories by assigning term of competent resource personnel who will be engaged for complete supervision for retaining NABL recognition and compilation of preparatory up-to-date documentation, Calibration for on-site survelliance by NABL (as per NABL 139) for a period of one month from the date of commencement for Sahapur Sub District Laboratory under Malda Division, Public Health Engineering Directorate, Government of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000670/2025-2026</t>
   </si>
   <si>
     <t>4229/MD</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
@@ -760,54 +760,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>16.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.59</v>
+        <v>21.54</v>
       </c>
       <c r="R3" s="4">
-        <v>59.77</v>
+        <v>134.23</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1197,54 +1197,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>19.11</v>
       </c>
       <c r="P11" s="8">
-        <v>9.59</v>
+        <v>21.54</v>
       </c>
       <c r="Q11" s="8">
-        <v>50.18</v>
+        <v>112.69</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>