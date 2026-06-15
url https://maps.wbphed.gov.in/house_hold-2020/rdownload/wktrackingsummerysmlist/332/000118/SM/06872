--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,74 @@
     <t>48/1/MD</t>
   </si>
   <si>
     <t>13/01/2022</t>
   </si>
   <si>
     <t>12/02/2022</t>
   </si>
   <si>
     <t>BIDYUT MAHALDAR</t>
   </si>
   <si>
     <t>Sinking of 01 (One) Nos. 250mm. Dia. x 200 mm. Big dia. Tube Well 131 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with 2nd Tube Well Site at Talbangura Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>BILL/00673/2024-2025</t>
   </si>
   <si>
     <t>464/DW</t>
   </si>
   <si>
     <t>25/09/2024</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
+    <t>Laying of Parallel/Dedicated Pipeline improvement of functionality, Providing Balance FHTC and Construction of Boundary Wall of TALBANGURA Water Supply Scheme of Harishchandrapur-II Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Sri Susanta Saha, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Subhajit Kumar Paul, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000969/2025-2026</t>
+  </si>
+  <si>
+    <t>696/MD</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>MANIK CHOUDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -829,54 +853,54 @@
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>109.87</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -888,54 +912,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>94.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>8.65</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -949,54 +973,54 @@
       <c r="I6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>0.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1020,87 +1044,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>3.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>27.19</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>138.42</v>
+      </c>
+      <c r="P9" s="8">
+        <v>21.76</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>15.72</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>