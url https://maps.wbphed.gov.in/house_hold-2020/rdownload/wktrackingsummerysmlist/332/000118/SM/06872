--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,102 +89,102 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of TALBANGURA Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06872</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of TALBANGURA Water Supply Scheme at Harishchandrapur-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000558/2020-2021</t>
+  </si>
+  <si>
+    <t>2436/MD</t>
+  </si>
+  <si>
+    <t>12/10/2020</t>
+  </si>
+  <si>
+    <t>09/02/2021</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing house connection under RANGHAT Water Supply Scheme at Chanchal-II Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2020-2021</t>
+  </si>
+  <si>
+    <t>2038/MD</t>
+  </si>
+  <si>
+    <t>10/09/2020</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
+    <t>PROJECT INDIA</t>
+  </si>
+  <si>
     <t>Testing of HDPE pipe 20 mm as per IS 4984:2016 reg.</t>
   </si>
   <si>
     <t>VCH/000108/2021-2022</t>
   </si>
   <si>
     <t>07/05/2021</t>
   </si>
   <si>
     <t>CIPET EXTN CENTRE</t>
-  </si>
-[...40 lines deleted...]
-    <t>PROJECT INDIA</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of KHANPUR HULASPUR Water Supply Scheme at Chanchal-I Dev. Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Yusuf Sk, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000722/2021-2022</t>
   </si>
   <si>
     <t>48/1/MD</t>
   </si>
   <si>
     <t>13/01/2022</t>
   </si>
   <si>
     <t>12/02/2022</t>
   </si>
   <si>
     <t>BIDYUT MAHALDAR</t>
   </si>
   <si>
     <t>Sinking of 01 (One) Nos. 250mm. Dia. x 200 mm. Big dia. Tube Well 131 Mtr. deep by Direct Rotary method using UPVC pipe &amp; Strainer in connection with 2nd Tube Well Site at Talbangura Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda.</t>
   </si>
@@ -771,229 +771,229 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.22</v>
+        <v>12</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>109.87</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>12</v>
+        <v>94.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>13.18</v>
+        <v>8.18</v>
       </c>
       <c r="R4" s="4">
-        <v>109.87</v>
+        <v>8.65</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="L5" s="4">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>94.64</v>
+        <v>0.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.18</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>8.65</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>0.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0.39</v>
       </c>