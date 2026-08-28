--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,141 +89,141 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of SAILPUR Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06871</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of SAILPUR Water Supply Scheme at Englishbazar Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000136/2020-2021</t>
+  </si>
+  <si>
+    <t>2446/MD</t>
+  </si>
+  <si>
+    <t>12/10/2020</t>
+  </si>
+  <si>
+    <t>11/11/2020</t>
+  </si>
+  <si>
+    <t>KRISHNENDU DUTTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of Village- Bodrail, JL. No. 167, G.P.-Kanturka of SANKAIL Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000102/2020-2021</t>
+  </si>
+  <si>
+    <t>2298/MD</t>
+  </si>
+  <si>
+    <t>30/09/2020</t>
+  </si>
+  <si>
+    <t>31/10/2020</t>
+  </si>
+  <si>
+    <t>BAKUL CHANDRA HALDAR</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Village- Chatra, JL. No. 29, G.P.-Aktail of SANKAIL Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000143/2020-2021</t>
+  </si>
+  <si>
+    <t>2453/MD</t>
+  </si>
+  <si>
+    <t>BENGAL ENGINEERING COMPANY</t>
+  </si>
+  <si>
     <t>Stationary Bill under Malda Division, PHE Dte. n the district of Malda</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000259/2022-2023</t>
   </si>
   <si>
     <t>1969/MD</t>
   </si>
   <si>
     <t>26/08/2022</t>
   </si>
   <si>
     <t>27/08/2022</t>
   </si>
   <si>
     <t>MALDA DISTRICT SERVICE CUM-MARKETING INDS. CO-OP UNION LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of SAILPUR Water Supply Scheme at Englishbazar Block under Malda Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum formal work order for Detail route survey and design &amp; drawing of distribution network, for providing FHTC in Uttar Chandipur Zone-I Water Supply scheme of Manikchak Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000429/2022-2023</t>
   </si>
   <si>
     <t>478/MSD</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>24/12/2022</t>
   </si>
   <si>
     <t>FUTURE</t>
-  </si>
-[...31 lines deleted...]
-    <t>BAKUL CHANDRA HALDAR</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Sailpur Water Supply Scheme at Englishbazar Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer,Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000453/2023-2024</t>
   </si>
   <si>
     <t>3370/MD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -793,396 +793,396 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.26</v>
+        <v>43.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>31.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.27</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>43.4</v>
+        <v>2.82</v>
       </c>
       <c r="Q4" s="4">
+        <v>5.03</v>
+      </c>
+      <c r="R4" s="4">
+        <v>178.35</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.84</v>
+        <v>6.92</v>
       </c>
       <c r="Q5" s="4">
+        <v>11.35</v>
+      </c>
+      <c r="R5" s="4">
+        <v>163.9</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>6.92</v>
+        <v>1.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.67</v>
+        <v>1.26</v>
       </c>
       <c r="R6" s="4">
-        <v>81.95</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>2.82</v>
+        <v>0.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.51</v>
+        <v>0.01</v>
       </c>
       <c r="R7" s="4">
-        <v>89.17</v>
+        <v>1.64</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
         <v>11.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.68</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>81.2</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>67.16</v>
       </c>
       <c r="P9" s="8">
-        <v>8.19</v>
+        <v>59.12</v>
       </c>
       <c r="Q9" s="8">
-        <v>12.19</v>
+        <v>88.03</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>