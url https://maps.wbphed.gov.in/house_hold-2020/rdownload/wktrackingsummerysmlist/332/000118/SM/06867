--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -191,51 +191,51 @@
   <si>
     <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of MIANAGAR Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000072/2020-2021</t>
   </si>
   <si>
     <t>26/11/2020</t>
   </si>
   <si>
     <t>Design , Supplying, Fabrication, Erection, &amp; Commissioning including 3 (three) months Trial Run of 25 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Mianagar Water Supply Scheme of Habibpur Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000161/2025-2026</t>
   </si>
   <si>
     <t>2760/MD</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>14/08/2026</t>
   </si>
   <si>
     <t>UTTAM KUMAR GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -790,54 +790,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>20</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>35.16</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -851,54 +851,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>14.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -912,54 +912,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -973,54 +973,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>16.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>0.28</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1034,54 +1034,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>72.29</v>
       </c>
       <c r="Q7" s="4">
-        <v>28.64</v>
+        <v>113.12</v>
       </c>
       <c r="R7" s="4">
-        <v>39.61</v>
+        <v>156.48</v>
       </c>
       <c r="S7" s="4">
         <v>66</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1129,54 +1129,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>143.87</v>
       </c>
       <c r="P9" s="8">
-        <v>28.64</v>
+        <v>120.48</v>
       </c>
       <c r="Q9" s="8">
-        <v>19.91</v>
+        <v>83.75</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>