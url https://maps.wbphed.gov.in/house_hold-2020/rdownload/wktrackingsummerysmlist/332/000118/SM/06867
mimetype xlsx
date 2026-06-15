--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,83 @@
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000072/2020-2021</t>
   </si>
   <si>
     <t>26/11/2020</t>
   </si>
   <si>
     <t>Design , Supplying, Fabrication, Erection, &amp; Commissioning including 3 (three) months Trial Run of 25 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Mianagar Water Supply Scheme of Habibpur Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000161/2025-2026</t>
   </si>
   <si>
     <t>2760/MD</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>14/08/2026</t>
   </si>
   <si>
     <t>UTTAM KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Replacement of 200 mm dia. all through Tube Well at 2nd Tube Well site (130m Deep) by D.R. Rig. Method using P.V.C. pipe &amp; filter including supply of materials of Mianagar Piped Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000079/2025-2026</t>
+  </si>
+  <si>
+    <t>2273/MD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000032/2025-2026</t>
+  </si>
+  <si>
+    <t>2819/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,73 +660,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1109,87 +1142,205 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>15.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.21</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>10.77</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>163.84</v>
+      </c>
+      <c r="P11" s="8">
+        <v>120.48</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>73.54</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>