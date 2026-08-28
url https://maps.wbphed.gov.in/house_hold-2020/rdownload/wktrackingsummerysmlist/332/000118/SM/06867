--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -128,99 +128,99 @@
   <si>
     <t>12/10/2020</t>
   </si>
   <si>
     <t>09/02/2021</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA ) under command area of MAHESHPUR Water Supply Scheme at Ratua-I Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000132/2020-2021</t>
   </si>
   <si>
     <t>2442/MD</t>
   </si>
   <si>
     <t>11/11/2020</t>
   </si>
   <si>
     <t>M/S PRATIMA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of MIANAGAR Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000072/2020-2021</t>
+  </si>
+  <si>
+    <t>26/11/2020</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Laying of UPVC pipe line in place of damaged portion due to the construction of PMGSY road at KANDARAN ZONE-I Water Supply Scheme under Malda Division PHE. Dte in The District of Malda. (Part-III)</t>
   </si>
   <si>
     <t>ORD/000576/2021-2022</t>
   </si>
   <si>
     <t>36/CSD</t>
   </si>
   <si>
     <t>07/01/2022</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>M/S FOUR STAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Uttar Chandipur Zone-IV Water Supply Scheme at Manikchak Dev. Block under Malda Division, PHE Dte. in the district of Malda. (Phase-III)</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer,Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Tilok Roy, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000124/2022-2023</t>
   </si>
   <si>
     <t>1642/MD</t>
   </si>
   <si>
     <t>19/07/2022</t>
   </si>
   <si>
     <t>18/08/2022</t>
-  </si>
-[...10 lines deleted...]
-    <t>26/11/2020</t>
   </si>
   <si>
     <t>Design , Supplying, Fabrication, Erection, &amp; Commissioning including 3 (three) months Trial Run of 25 m³/hr. capacity Pressure type Iron Elimination Plant with Construction of Blower room &amp; backwash water disposal at Mianagar Water Supply Scheme of Habibpur Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000161/2025-2026</t>
   </si>
   <si>
     <t>2760/MD</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>14/08/2026</t>
   </si>
   <si>
     <t>UTTAM KUMAR GHOSH</t>
   </si>
   <si>
     <t>Replacement of 200 mm dia. all through Tube Well at 2nd Tube Well site (130m Deep) by D.R. Rig. Method using P.V.C. pipe &amp; filter including supply of materials of Mianagar Piped Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000079/2025-2026</t>
   </si>
@@ -924,234 +924,234 @@
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>4.84</v>
+        <v>72.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.22</v>
+        <v>92.82</v>
       </c>
       <c r="R5" s="4">
-        <v>4.63</v>
+        <v>128.4</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>16.26</v>
+        <v>4.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.04</v>
+        <v>0.22</v>
       </c>
       <c r="R6" s="4">
-        <v>0.28</v>
+        <v>4.63</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>72.29</v>
+        <v>16.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>113.12</v>
+        <v>0.04</v>
       </c>
       <c r="R7" s="4">
-        <v>156.48</v>
+        <v>0.28</v>
       </c>
       <c r="S7" s="4">
-        <v>66</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>15.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
@@ -1168,51 +1168,51 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>9.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1280,54 +1280,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>163.84</v>
       </c>
       <c r="P11" s="8">
-        <v>120.48</v>
+        <v>100.18</v>
       </c>
       <c r="Q11" s="8">
-        <v>73.54</v>
+        <v>61.15</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>