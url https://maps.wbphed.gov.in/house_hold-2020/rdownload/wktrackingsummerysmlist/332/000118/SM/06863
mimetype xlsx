--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,174 +89,201 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of JAGJIBANPUR Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06863</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of KADIRPUR Water Supply Scheme at Habibpur Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ramen Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000029/2020-2021</t>
+  </si>
+  <si>
+    <t>1964/MD</t>
+  </si>
+  <si>
+    <t>31/08/2020</t>
+  </si>
+  <si>
+    <t>30/09/2020</t>
+  </si>
+  <si>
+    <t>M/S KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of JAGJIBANPUR Water Supply Scheme at Habibpu Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000554/2020-2021</t>
   </si>
   <si>
     <t>2447/MD</t>
   </si>
   <si>
     <t>12/10/2020</t>
   </si>
   <si>
     <t>09/02/2021</t>
   </si>
   <si>
     <t>MANIK CHOUDHURY</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
+    <t>PROVIDING TUBE WELL MATERIALS TO IS : 12818:2010 WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL AT JAGJIBANPUR, HABIBPUR BLOCK, MALDA DISTRICT UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000065/2022-2023</t>
+  </si>
+  <si>
+    <t>301/CMSD-I (D)</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>23/07/2022</t>
+  </si>
+  <si>
+    <t>CHANDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>SUPPLY &amp; DELIVERY OF CONSUMBLES WITH OTHER WORKS AT SITEFOR CONSTRUCTION OF TUBE WELL AT JAGJIBANPUR, HABIBPUR BLOCK, MALDA DISTRICT UNDER CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000242/2022-2023</t>
+  </si>
+  <si>
+    <t>346/CMSD-I</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>09/08/2022</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Emergent repairing and laying of uPVC pipeline and Construction of different dia sluice valve chambers with other allied work to proper functioning of FHTC work within the command area of JAGJIBANPUR Water Supply scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000400/2022-2023</t>
+  </si>
+  <si>
+    <t>2960/MD</t>
+  </si>
+  <si>
+    <t>07/12/2022</t>
+  </si>
+  <si>
+    <t>06/01/2023</t>
+  </si>
+  <si>
+    <t>M/S AYUSH BUILDERS</t>
+  </si>
+  <si>
     <t>SUPPLY &amp; DELIVERY OF CONSUMBLES WITH OTHER WORKS AT SITE FOR CONSTRUCTION OF TUBE WELL AT JAGJIBANPUR, HABIBPUR BLOCK, MALDA DISTRICT UNDER CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000066/2022-2023</t>
   </si>
   <si>
     <t>302/CMSD-I (D)</t>
   </si>
   <si>
-    <t>08/07/2022</t>
-[...67 lines deleted...]
-  <si>
     <t>Acceptance cum formal work order for Providing FHTC (Functional House hold Tap Connection) of Ranghat Piped Water Supply Scheme at Chanchal-II Dev. Block, under Malda Division, P.H.E. Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000056/2023-2024</t>
   </si>
   <si>
     <t>1991/MD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>M/S FOUR STAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of Parallel/ Dedicated Pipeline for better Functionality at Jagjibanpur Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Sri Biswadip Sengupta, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000429/2026-2027</t>
+  </si>
+  <si>
+    <t>1258/MD</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
+  </si>
+  <si>
+    <t>NAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -805,353 +832,353 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>12</v>
+        <v>39.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.66</v>
+        <v>12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100.01</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>4.66</v>
+        <v>4.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.41</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>39.43</v>
+        <v>4.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.01</v>
+        <v>3.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0.02</v>
+        <v>66.28</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.69</v>
+        <v>3.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>3.64</v>
+        <v>4.66</v>
       </c>
       <c r="Q8" s="4">
+        <v>4.48</v>
+      </c>
+      <c r="R8" s="4">
+        <v>96.23</v>
+      </c>
+      <c r="S8" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1160,101 +1187,162 @@
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>9.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.06</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>78.14</v>
+      </c>
+      <c r="P11" s="8">
+        <v>36.71</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>46.98</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>