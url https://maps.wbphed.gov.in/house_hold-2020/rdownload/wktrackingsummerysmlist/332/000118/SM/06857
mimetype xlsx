--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,62 @@
     <t>04/06/2021</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Replacement of 200 mm dia. all through Tube Well at Head Work site (75m Deep) by D.R. Rig. Method using P.V.C. pipe &amp; filter including supply of materials of Dakshin Brindabanbati Piped Water Supply Scheme at Habibpur Dev. Block under Malda Division, PHE Dte. Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>2274/MD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
+    <t>Dismantling &amp; Restoration of Cement Concrete Road, Construction of Trust Block for protection of pipe line within the command area for DAKSHIN BRINDABANBATI Piped Water Supply Scheme at Habibpur Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2025-2026</t>
+  </si>
+  <si>
+    <t>2262/MD</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,51 +576,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -727,54 +739,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>57.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>23.59</v>
+        <v>71</v>
       </c>
       <c r="R3" s="4">
-        <v>41.22</v>
+        <v>124.04</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -802,87 +814,148 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>6.9</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P5" s="4">
+        <v>4.27</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>68.4</v>
+      </c>
+      <c r="P6" s="8">
+        <v>71</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>103.79</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>