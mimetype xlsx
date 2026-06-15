--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,50 +144,65 @@
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>2274/MD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>A. L. ENGINEERING SOLUTION</t>
   </si>
   <si>
     <t>Dismantling &amp; Restoration of Cement Concrete Road, Construction of Trust Block for protection of pipe line within the command area for DAKSHIN BRINDABANBATI Piped Water Supply Scheme at Habibpur Dev. Block in the District of Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000069/2025-2026</t>
   </si>
   <si>
     <t>2262/MD</t>
   </si>
   <si>
     <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000039/2025-2026</t>
+  </si>
+  <si>
+    <t>2816/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -576,51 +591,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -875,87 +890,144 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.27</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P6" s="4">
+        <v>10.61</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>79.01</v>
+      </c>
+      <c r="P7" s="8">
+        <v>71</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>89.85</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>