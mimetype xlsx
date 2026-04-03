--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,71 +168,50 @@
     <t>13/09/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Barkol Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000128/2025-2026</t>
   </si>
   <si>
     <t>2485/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>SURAJIT MONDAL</t>
-  </si>
-[...19 lines deleted...]
-    <t>FUTURE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -981,148 +960,87 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>9.44</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...18 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>140.34</v>
+      </c>
+      <c r="P7" s="8">
+        <v>57.12</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>40.7</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>