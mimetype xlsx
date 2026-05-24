--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -763,54 +763,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>71.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>51.42</v>
+        <v>102.84</v>
       </c>
       <c r="R3" s="4">
-        <v>71.65</v>
+        <v>143.3</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -824,54 +824,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>50.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.7</v>
+        <v>11.4</v>
       </c>
       <c r="R4" s="4">
-        <v>11.38</v>
+        <v>22.76</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -980,54 +980,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>140.34</v>
       </c>
       <c r="P7" s="8">
-        <v>57.12</v>
+        <v>114.24</v>
       </c>
       <c r="Q7" s="8">
-        <v>40.7</v>
+        <v>81.4</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>