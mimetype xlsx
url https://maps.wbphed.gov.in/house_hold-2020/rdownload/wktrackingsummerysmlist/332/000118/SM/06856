--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,50 +168,71 @@
     <t>13/09/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Barkol Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000128/2025-2026</t>
   </si>
   <si>
     <t>2485/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>SURAJIT MONDAL</t>
+  </si>
+  <si>
+    <t>Augmentation of Head work site Pump House, PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at BARKOL Water Supply scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Biswajit Ghosh, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000877/2024-2025</t>
+  </si>
+  <si>
+    <t>1116/MD</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -960,87 +981,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>9.44</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>8.31</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>148.65</v>
+      </c>
+      <c r="P8" s="8">
+        <v>114.24</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>76.85</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>