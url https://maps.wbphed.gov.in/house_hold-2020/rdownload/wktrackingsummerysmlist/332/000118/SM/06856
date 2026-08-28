--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,68 +150,50 @@
     <t>10/12/2020</t>
   </si>
   <si>
     <t>MANAS KUMAR SAHA</t>
   </si>
   <si>
     <t>Sinking of 200 mm (all through) Big Dia. Tube-Well NO-02 (130 ) M Deep by D.R Rig. Method using P.V.C pipe &amp; Filter including supply of materials at BORKOL Water Supply Scheme of Old Malda Block under Malda Division, PHE Dte, Govt. of West Bengal</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000454/2024-2025</t>
   </si>
   <si>
     <t>4813/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>SURAJIT MONDAL</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House, PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at BARKOL Water Supply scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Biswajit Ghosh, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000877/2024-2025</t>
   </si>
   <si>
     <t>1116/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -621,51 +603,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -946,183 +928,122 @@
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>9.44</v>
+        <v>8.31</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...24 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>139.21</v>
+      </c>
+      <c r="P7" s="8">
+        <v>114.24</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>82.06</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>