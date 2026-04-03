--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -131,51 +131,51 @@
   <si>
     <t>10/12/2020</t>
   </si>
   <si>
     <t>MANAS KUMAR SAHA</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Anandipur Water Supply Scheme under Englishbazar Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000825/2024-2025</t>
   </si>
   <si>
     <t>702/MD</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
-    <t>22/05/2025</t>
+    <t>07/01/2026</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House, Blower Room,Over Head Reservoir and Construction Pathway &amp; Approach Road at Head Work Site of ANANDIPUR Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda</t>
   </si>
   <si>
     <t>ORD/000111/2025-2026</t>
   </si>
   <si>
     <t>2414/MD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>