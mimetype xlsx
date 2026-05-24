--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,50 +153,68 @@
     <t>21/02/2025</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House, Blower Room,Over Head Reservoir and Construction Pathway &amp; Approach Road at Head Work Site of ANANDIPUR Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda</t>
   </si>
   <si>
     <t>ORD/000111/2025-2026</t>
   </si>
   <si>
     <t>2414/MD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of Pump House at 2nd Tube Well Site of Anandipur Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000711/2024-2025</t>
+  </si>
+  <si>
+    <t>6381/MD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -585,51 +603,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -748,54 +766,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>50.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>17.47</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -884,87 +902,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>20.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="7"/>
-[...15 lines deleted...]
-      <c r="P6" s="8">
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="4">
+        <v>1.94</v>
+      </c>
+      <c r="Q6" s="4">
         <v>0</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="R6" s="4">
         <v>0</v>
       </c>
-      <c r="R6" s="8"/>
-      <c r="S6" s="8"/>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>100.27</v>
+      </c>
+      <c r="P7" s="8">
+        <v>8.75</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>8.72</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>