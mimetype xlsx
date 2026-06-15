--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,74 @@
     <t>27/05/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of Pump House at 2nd Tube Well Site of Anandipur Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000711/2024-2025</t>
   </si>
   <si>
     <t>6381/MD</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>RUQAIYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000023/2025-2026</t>
+  </si>
+  <si>
+    <t>2813/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000076/2025-2026</t>
+  </si>
+  <si>
+    <t>5538/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -963,87 +987,201 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>1.94</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>6.93</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P8" s="4">
+        <v>6.93</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>114.13</v>
+      </c>
+      <c r="P9" s="8">
+        <v>8.75</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>7.66</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>