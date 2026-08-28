--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -113,108 +113,108 @@
   <si>
     <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of ANANDIPUR Water Supply Scheme at Englishbazar Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000166/2020-2021</t>
   </si>
   <si>
     <t>2719/MD</t>
   </si>
   <si>
     <t>10/11/2020</t>
   </si>
   <si>
     <t>10/12/2020</t>
   </si>
   <si>
     <t>MANAS KUMAR SAHA</t>
   </si>
   <si>
+    <t>Augmentation of Pump House at 2nd Tube Well Site of Anandipur Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000711/2024-2025</t>
+  </si>
+  <si>
+    <t>6381/MD</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Anandipur Water Supply Scheme under Englishbazar Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Debasis Pal, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000825/2024-2025</t>
   </si>
   <si>
     <t>702/MD</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
-    <t>07/01/2026</t>
+    <t>21/02/2026</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Augmentation work of Boundary wall, Pump House, Blower Room,Over Head Reservoir and Construction Pathway &amp; Approach Road at Head Work Site of ANANDIPUR Water Supply Scheme of Englishbazar Block under Malda Division, P.H.E.Dte. in the District of Malda</t>
   </si>
   <si>
     <t>ORD/000111/2025-2026</t>
   </si>
   <si>
     <t>2414/MD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>10/08/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2025-2026</t>
   </si>
   <si>
     <t>2813/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000076/2025-2026</t>
   </si>
   <si>
     <t>5538/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
@@ -848,60 +848,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>28.05</v>
+        <v>1.94</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -909,51 +909,51 @@
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>20.21</v>
+        <v>28.05</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -970,60 +970,60 @@
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>1.94</v>
+        <v>20.21</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>