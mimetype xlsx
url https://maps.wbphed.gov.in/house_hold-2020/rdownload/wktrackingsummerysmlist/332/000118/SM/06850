--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -146,51 +146,51 @@
   <si>
     <t>16/09/2020</t>
   </si>
   <si>
     <t>16/10/2020</t>
   </si>
   <si>
     <t>TARUN KUMAR DEY</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Adhna Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000827/2024-2025</t>
   </si>
   <si>
     <t>842/MD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>15/02/2026</t>
   </si>
   <si>
     <t>M/S /FAIZUL HAQUE BISWAS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Adhna Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000446/2023-2024</t>
   </si>
   <si>
     <t>3363/MD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>