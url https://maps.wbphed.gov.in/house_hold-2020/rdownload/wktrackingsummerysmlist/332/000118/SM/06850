--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -820,54 +820,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>47.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>24.59</v>
+        <v>49.17</v>
       </c>
       <c r="R4" s="4">
-        <v>51.76</v>
+        <v>103.51</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -942,88 +942,88 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>10.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>88.77</v>
       </c>
       <c r="P7" s="8">
-        <v>24.59</v>
+        <v>58.69</v>
       </c>
       <c r="Q7" s="8">
-        <v>27.7</v>
+        <v>66.11</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>