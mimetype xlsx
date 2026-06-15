--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,50 +168,65 @@
     <t>06/03/2025</t>
   </si>
   <si>
     <t>15/02/2026</t>
   </si>
   <si>
     <t>M/S /FAIZUL HAQUE BISWAS</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Adhna Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000446/2023-2024</t>
   </si>
   <si>
     <t>3363/MD</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>13/10/2023</t>
   </si>
   <si>
     <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000005/2025-2026</t>
+  </si>
+  <si>
+    <t>2516/MD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -956,87 +971,144 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>10.1</v>
       </c>
       <c r="Q6" s="4">
         <v>9.52</v>
       </c>
       <c r="R6" s="4">
         <v>94.22</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P7" s="4">
+        <v>7.81</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>96.58</v>
+      </c>
+      <c r="P8" s="8">
+        <v>58.69</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>60.77</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>