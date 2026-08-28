--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,129 +89,129 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of ADHNA Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/06850</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of ADHNA Water Supply Scheme at Gazole Block under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000055/2020-2021</t>
+  </si>
+  <si>
+    <t>2153/MD</t>
+  </si>
+  <si>
+    <t>16/09/2020</t>
+  </si>
+  <si>
+    <t>16/10/2020</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR DEY</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Hiring of inspection Vehicle (Non-Air-Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long jurney and should be covered any where without any trouble on monthly hire basis for Official use of the office of the Executive Engineer, Malda Division, PHE Dte. (Period from 01/01/2022 to 30/06/2022).</t>
   </si>
   <si>
     <t>ORD/000559/2021-2022</t>
   </si>
   <si>
     <t>522/MSD</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>31/12/2027</t>
   </si>
   <si>
     <t>UTTAM KUMAR GHOSH</t>
   </si>
   <si>
-    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of ADHNA Water Supply Scheme at Gazole Block under Malda Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>TARUN KUMAR DEY</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Adhna Water Supply Scheme at Gazole Dev. Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000446/2023-2024</t>
+  </si>
+  <si>
+    <t>3363/MD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>13/10/2023</t>
+  </si>
+  <si>
+    <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Adhna Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Ziaur Rahaman, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000827/2024-2025</t>
   </si>
   <si>
     <t>842/MD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>15/02/2026</t>
   </si>
   <si>
     <t>M/S /FAIZUL HAQUE BISWAS</t>
-  </si>
-[...16 lines deleted...]
-    <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2025-2026</t>
   </si>
   <si>
     <t>2516/MD</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -753,261 +753,261 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.86</v>
+        <v>47.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>49.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>103.51</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>47.5</v>
+        <v>0.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>49.17</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>103.51</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>30.31</v>
+        <v>10.1</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.22</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>10.1</v>
+        <v>30.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.52</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>94.22</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>