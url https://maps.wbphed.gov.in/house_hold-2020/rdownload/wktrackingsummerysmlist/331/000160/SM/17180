--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -125,90 +125,90 @@
   <si>
     <t>2135/MLMD</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>03/10/2028</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering for Deulbari and adjacent Water Supply Schemes at Kushmandi Block in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015913)</t>
   </si>
   <si>
     <t>ORD/000196/2023-2024</t>
   </si>
   <si>
     <t>2134/MLMD</t>
   </si>
   <si>
     <t>B.K. ENTERPRISE</t>
   </si>
   <si>
+    <t>Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering for Danagram and adjacent Water Supply Schemes at Harirampur Block in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015913)</t>
+  </si>
+  <si>
+    <t>ORD/000760/2023-2024</t>
+  </si>
+  <si>
+    <t>2810/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>13/11/2028</t>
+  </si>
+  <si>
+    <t>AMITAVA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering for Dhalpara and adjacent Water Supply Schemes at Hili Block in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015913)</t>
+  </si>
+  <si>
+    <t>ORD/000762/2023-2024</t>
+  </si>
+  <si>
+    <t>2808/MLMD</t>
+  </si>
+  <si>
+    <t>THE BUSINESS ENGINEERS INDIA</t>
+  </si>
+  <si>
     <t>Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering for Chakramprasad and adjacent Water Supply Schemes at Balurghat Block in the district of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015913)</t>
   </si>
   <si>
     <t>ORD/000745/2023-2024</t>
   </si>
   <si>
     <t>2809/MLMD</t>
   </si>
   <si>
-    <t>17/08/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>A.K. INDUSTRIES</t>
-  </si>
-[...22 lines deleted...]
-    <t>THE BUSINESS ENGINEERS INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,60 +879,60 @@
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>69.71</v>
+        <v>20.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.86</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -940,57 +940,57 @@
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>20.29</v>
+        <v>13.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.03</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.95</v>
       </c>
       <c r="S6" s="4">
         <v>89</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1001,91 +1001,91 @@
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>13.53</v>
+        <v>69.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>166.06</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>30.26</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>18.22</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>