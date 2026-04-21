--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,50 +144,62 @@
     <t>449/BD</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>GIYASUDDIN SEKH</t>
   </si>
   <si>
     <t>Supply of reagent suitable for spectrophotometric analysis of Iron i.c.w. water quality monitoring &amp; surveillance programme for 03 nos Water Testing Laboratories (District Laboratory, Paschim Banga Bigyan Mancha &amp; Molladidghi Sub District Laboratory) under Balurghat Division, PHE Dte. in the district of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000320/2024-2025</t>
   </si>
   <si>
     <t>1022/BD</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>LAB ANALYTICS</t>
+  </si>
+  <si>
+    <t>Procurement of Chemicals, Consumables &amp; Glasswarswe for 05 nos Water Testing Laboratories under Balurghat Division, PHE Dte. In the District of Dakshin Dinajpur related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission (PART-B).</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>450/BD</t>
+  </si>
+  <si>
+    <t>M/S. LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -576,51 +588,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -871,87 +883,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.82</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P6" s="4">
+        <v>3.44</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>16.54</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>