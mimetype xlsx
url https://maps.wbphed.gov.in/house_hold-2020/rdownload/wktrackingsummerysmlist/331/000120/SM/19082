--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,68 @@
     <t>ORD/000320/2024-2025</t>
   </si>
   <si>
     <t>1022/BD</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>LAB ANALYTICS</t>
   </si>
   <si>
     <t>Procurement of Chemicals, Consumables &amp; Glasswarswe for 05 nos Water Testing Laboratories under Balurghat Division, PHE Dte. In the District of Dakshin Dinajpur related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission (PART-B).</t>
   </si>
   <si>
     <t>ORD/000215/2023-2024</t>
   </si>
   <si>
     <t>450/BD</t>
   </si>
   <si>
     <t>M/S. LAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Engagement of Laboratory Personnel including Collection of water samples of different PWSS and testing of water samples with preparation of Test result and other Data Entry in IMIS website etc. including Maintenance of Dakshin Dinajpur District Water Testing Laboratory under Balurghat Division, P.H.E. Dte., in the District of Dakshin Dinajpur [For 03 Months w.e.f. 01/01/2025 to 31/03/2025 ]</t>
+  </si>
+  <si>
+    <t>ORD/000205/2024-2025</t>
+  </si>
+  <si>
+    <t>2541/BD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>MOHANTA BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -751,54 +769,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -944,87 +962,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>3.44</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="4">
+        <v>2.38</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>1.57</v>
+      </c>
+      <c r="R7" s="4">
+        <v>66.18</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>18.92</v>
+      </c>
+      <c r="P8" s="8">
+        <v>10.77</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>56.93</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>