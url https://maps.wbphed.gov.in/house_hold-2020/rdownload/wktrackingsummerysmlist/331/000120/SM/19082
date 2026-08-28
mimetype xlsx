--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,117 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Procurement of Chemical, Consumables &amp; Glassware for 05 Nos Water Testing Laboratories in the District of Dakshin Dinajpur Related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission for 01 (One) Year.</t>
   </si>
   <si>
     <t>SM/19082</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Procurement of Chemicals, Consumables &amp; Glasswarswe for 05 nos Water Testing Laboratories under Balurghat Division, PHE Dte. In the District of Dakshin Dinajpur related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission (PART-A).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000217/2023-2024</t>
+  </si>
+  <si>
+    <t>449/BD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>GIYASUDDIN SEKH</t>
+  </si>
+  <si>
+    <t>Supply of reagent suitable for spectrophotometric analysis of Iron i.c.w. water quality monitoring &amp; surveillance programme for 03 nos Water Testing Laboratories (District Laboratory, Paschim Banga Bigyan Mancha &amp; Molladidghi Sub District Laboratory) under Balurghat Division, PHE Dte. in the district of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000320/2024-2025</t>
+  </si>
+  <si>
+    <t>1022/BD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>LAB ANALYTICS</t>
+  </si>
+  <si>
+    <t>Procurement of Chemicals, Consumables &amp; Glasswarswe for 05 nos Water Testing Laboratories under Balurghat Division, PHE Dte. In the District of Dakshin Dinajpur related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission (PART-B).</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>450/BD</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>M/S. LAXMI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Procurement of Chemicals, Consumables &amp; Glasswarswe for 05 nos Water Testing Laboratories under Balurghat Division, PHE Dte. In the District of Dakshin Dinajpur related to Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission (PART-C).</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000216/2023-2024</t>
   </si>
   <si>
     <t>451/BD</t>
   </si>
   <si>
-    <t>15/03/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>BHARATI CHEMICAL &amp; SCIENTIFIC WORKS</t>
-  </si>
-[...43 lines deleted...]
-    <t>M/S. LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Engagement of Laboratory Personnel including Collection of water samples of different PWSS and testing of water samples with preparation of Test result and other Data Entry in IMIS website etc. including Maintenance of Dakshin Dinajpur District Water Testing Laboratory under Balurghat Division, P.H.E. Dte., in the District of Dakshin Dinajpur [For 03 Months w.e.f. 01/01/2025 to 31/03/2025 ]</t>
   </si>
   <si>
     <t>ORD/000205/2024-2025</t>
   </si>
   <si>
     <t>2541/BD</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>MOHANTA BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -766,236 +766,236 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9.2</v>
+        <v>3.09</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.2</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.09</v>
+        <v>0.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.82</v>
+        <v>3.44</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>3.44</v>
+        <v>9.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>