--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -149,51 +149,51 @@
   <si>
     <t>02/12/2023</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE.</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of Rising Main, Providing FHTC, Construction of 450 Cum capacity OHR with 20m Staging Height including Soil Investigation, Construction of blower room and Pump House, Renovation of Boundary Wall, Construction of Approach Road and installation of IEP for implementation for Augmentation of Kamarpara Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RWS</t>
   </si>
   <si>
     <t>Junior Engineer 1 Sadar</t>
   </si>
   <si>
     <t>ORD/000100/2023-2024</t>
   </si>
   <si>
     <t>1105/BD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>17/12/2025</t>
+    <t>19/09/2026</t>
   </si>
   <si>
     <t>S. DUTTA</t>
   </si>
   <si>
     <t>RTOR000061/2023-2024</t>
   </si>
   <si>
     <t>245/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-III of Kamarpara PWSS under Balurghat CCC in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00211/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-64</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
@@ -905,54 +905,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>777.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>127.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>16.34</v>
       </c>
       <c r="S5" s="4">
         <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1080,88 +1080,88 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>24.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.42</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>58.29</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>869.15</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>141.51</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>