--- v2 (2026-05-25)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,65 @@
     <t>BILL/00211/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-64</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II, making compound lighting arrangement at T/W no. I of Augmentation of Kamarpara Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014570)</t>
   </si>
   <si>
     <t>ORD/000469/2023-2024</t>
   </si>
   <si>
     <t>2555/MLMD</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Restoration of Kamarpara - Kurmail - Chingispur Road from chainage 0.00 km to 1.558 km under Kamarpara PWSS at Balurghat Block, Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00386/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-214</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,73 +639,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1094,87 +1109,144 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>24.74</v>
       </c>
       <c r="Q8" s="4">
         <v>14.42</v>
       </c>
       <c r="R8" s="4">
         <v>58.29</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>17.09</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>886.24</v>
+      </c>
+      <c r="P10" s="8">
+        <v>141.51</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>15.97</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>