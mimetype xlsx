--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,165 +77,165 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Kamarpara Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/18631</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II, making compound lighting arrangement at T/W no. I of Augmentation of Kamarpara Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014570)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000469/2023-2024</t>
+  </si>
+  <si>
+    <t>2555/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Augmentation of Kamarpara Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014570)</t>
+  </si>
+  <si>
+    <t>ORD/000473/2023-2024</t>
+  </si>
+  <si>
+    <t>2556/MLMD</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Balurghat Division</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Kamarpara Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Sinking of Tubewell, Laying of Rising Main, Providing FHTC, Construction of 450 Cum capacity OHR with 20m Staging Height including Soil Investigation, Construction of blower room and Pump House, Renovation of Boundary Wall, Construction of Approach Road and installation of IEP for implementation for Augmentation of Kamarpara Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000100/2023-2024</t>
+  </si>
+  <si>
+    <t>1105/BD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>S. DUTTA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2022-2023</t>
   </si>
   <si>
     <t>3488/BD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...49 lines deleted...]
-  <si>
     <t>RTOR000061/2023-2024</t>
   </si>
   <si>
     <t>245/BD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-III of Kamarpara PWSS under Balurghat CCC in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00211/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-64</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...13 lines deleted...]
-    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Restoration of Kamarpara - Kurmail - Chingispur Road from chainage 0.00 km to 1.558 km under Kamarpara PWSS at Balurghat Block, Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00386/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-214</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -777,155 +777,159 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>36.7</v>
+        <v>24.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>58.29</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>11.35</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
@@ -942,226 +946,222 @@
         <v>777.83</v>
       </c>
       <c r="Q5" s="4">
         <v>127.09</v>
       </c>
       <c r="R5" s="4">
         <v>16.34</v>
       </c>
       <c r="S5" s="4">
         <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>14.77</v>
+        <v>36.7</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.76</v>
+        <v>14.77</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>24.74</v>
+        <v>3.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>14.42</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>58.29</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">