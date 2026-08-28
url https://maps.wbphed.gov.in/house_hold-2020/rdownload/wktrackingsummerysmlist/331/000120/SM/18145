--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -167,372 +167,372 @@
   <si>
     <t>771/BD</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
     <t>26/06/2022</t>
   </si>
   <si>
     <t>Engagament of Laboratory Personnel including collection of water samples with preparation of Test result and other Data Entry in IMIS website including day to day washing, cleaning of laboratory instrument etc. for Divisional water Testing Laboratory under Balurghat Division in the District of Dakshin Dinajpur. (For 01/07/2022 to 31/12/2022)</t>
   </si>
   <si>
     <t>ORD/000090/2022-2023</t>
   </si>
   <si>
     <t>308/RWS</t>
   </si>
   <si>
     <t>02/06/2022</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
+    <t>Continuation of work order for Engagement of Laboratory Personnel including Collection of water samples with preparation of Test result and other Data Entry in IMIS website including day to day washing , cleaning, of laboratory instrument ,etc. for Divisional water Testing Laboratory under Balurghat Division in the District of Dakshin Dinajpur [For 01/01/2023 to 30/06/2023]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000262/2022-2023</t>
+  </si>
+  <si>
+    <t>537/RWS</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>21/06/2023</t>
+  </si>
+  <si>
     <t>Continuation of work order for Engagement of Laboratory Personnel including Collection of water samples with preparation of Test result and other Data Entry in IMIS website including day to day washing , cleaning, of laboratory instrument ,etc. for Divisional water Testing Laboratory under Balurghat Division in the District of Dakshin Dinajpur [For 01/07/2023 to 31/10/2023]</t>
   </si>
   <si>
-    <t>Assistant Engineer RWS</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000066/2023-2024</t>
   </si>
   <si>
     <t>115/RWS</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
     <t>08/10/2023</t>
   </si>
   <si>
-    <t>Continuation of work order for Engagement of Laboratory Personnel including Collection of water samples with preparation of Test result and other Data Entry in IMIS website including day to day washing , cleaning, of laboratory instrument ,etc. for Divisional water Testing Laboratory under Balurghat Division in the District of Dakshin Dinajpur [For 01/01/2023 to 30/06/2023]</t>
-[...11 lines deleted...]
-    <t>21/06/2023</t>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of May 2023 of Molladighi Rural Development Society, Banshihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00114/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-89</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>MOLLADIGHI RURAL DEVELOPMENT SOCIETY</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel remuneration for the Month of November'22 of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00010/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-10</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>PASCHIM BANGA BIGYAN MANCHA</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of March'23 of Molladighi Rural Development Society, Bansihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00001/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-14</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of April 2023 of Molladighi Rural Development Society, Banshihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00115/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-86</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel remuneration for the month of March 2023 of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00118/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-87</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of June 2023 of Molladighi Rural Development Society, Banshihari and Harirampur Zone under Balurghat Division, PHED in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00241/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-143</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of August 2023 of Molladighi Rural Development Society, Banshihari and Harirampur Zone under Balurghat Division, PHED in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00240/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-145</t>
+  </si>
+  <si>
+    <t>Payment for Festival Bonus to NGO Managed Laboratory Personnel of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00268/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-172</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Lab-Maintenance for July 2022 to December 2022, 2nd installment in this year of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00117/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-88</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel remuneration for the Month of December'22 of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00002/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-7</t>
+  </si>
+  <si>
+    <t>Payment for Festival Bonus NGO Managed Laboratory Personnel of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00005/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-9</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel remuneration for the Month of October'22 of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00006/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-15</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of November'22 of Molladighi Rural Development Society, Bansihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00009/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-13</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Lab-Maintenance for the Month of January'22 to June 2022 1st installment of Molladighi Rural Development Society, Bansihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00062/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-60</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel remuneration for the Month of February'23 of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00008/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-11</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of July 2023 of Molladighi Rural Development Society, Banshihari and Harirampur Zone under Balurghat Division, PHED in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00239/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-144</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Lab-Maintenance for January 2022 to June 2022, 1st installment in this year of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00116/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-85</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel remuneration for the Month of January'23 of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00003/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-5</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of September 2023 of Molladighi Rural Development Society, Banshihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00259/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-166</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Festival Bonus 2023 of Molladighi Rural Development Society, Banshihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00260/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-165</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of January'23 of Molladighi Rural Development Society, Bansihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00014/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-4</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Lab-Maintenance for the Month of July'22 to December'22, 2nd installment of Molladighi Rural Development Society, Bansihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00061/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-61</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel remuneration for the Month of April'23 of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00063/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-59</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of December'22 of Molladighi Rural Development Society, Bansihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00007/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-12</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of February'23 of Molladighi Rural Development Society, Bansihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00013/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-6</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel remuneration for the Month of May 2023 of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Bigyan Mancha at Gangarampur Zone, under Balurghat Division, P.H.E. Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00122/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-93</t>
+  </si>
+  <si>
+    <t>27/06/2023</t>
+  </si>
+  <si>
+    <t>Payment for NGO Managed Laboratory Personnel for the Month of October'22 of Molladighi Rural Development Society, Bansihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00011/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-17</t>
   </si>
   <si>
     <t>Payment for NGO Managed Laboratory Personnel remuneration for the Month of September'22 of Gangarampur Sub-Division Water Testing Laboratory, Paschim Banga Vigyan Mancha at Gangarampur Zone, under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00004/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-8</t>
   </si>
   <si>
-    <t>12/04/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>Payment for NGO Managed Laboratory Personnel for the Month of September'22 of Molladighi Rural Development Society, Bansihari and Harirampur Zone under Balurghat Division, PHE Dte., in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00012/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-16</t>
-  </si>
-[...262 lines deleted...]
-    <t>27/06/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1082,54 +1082,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>8.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>16.23</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1141,54 +1141,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>3.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.71</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1200,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>3.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>67.82</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1259,54 +1259,54 @@
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>1.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1318,54 +1318,54 @@
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P7" s="4">
         <v>4.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1376,57 +1376,57 @@
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>2.61</v>
+        <v>3.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1437,276 +1437,276 @@
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>3.84</v>
+        <v>2.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>71.92</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>0.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P12" s="4">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P13" s="4">
         <v>0.45</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
@@ -1719,1462 +1719,1462 @@
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P14" s="4">
         <v>0.45</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P15" s="4">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P16" s="4">
         <v>0.45</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P17" s="4">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P18" s="4">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P19" s="4">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P20" s="4">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P21" s="4">
         <v>0.33</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P22" s="4">
-        <v>0.14</v>
+        <v>0.33</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P23" s="4">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P24" s="4">
-        <v>0.35</v>
+        <v>0.45</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P25" s="4">
-        <v>0.33</v>
+        <v>0.45</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>120</v>
+        <v>66</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>120</v>
+        <v>66</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P26" s="4">
         <v>0.4</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>121</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>122</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>123</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P27" s="4">
         <v>0.45</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P28" s="4">
         <v>0.45</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>66</v>
+        <v>127</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>66</v>
+        <v>127</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P29" s="4">
-        <v>0.45</v>
+        <v>0.16</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>0</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H30" s="13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P30" s="4">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="Q30" s="4">
         <v>0</v>
       </c>
       <c r="R30" s="4">
         <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>0</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H31" s="13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P31" s="4">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="Q31" s="4">
         <v>0</v>
       </c>
       <c r="R31" s="4">
         <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>0</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>137</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
         <v>138</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>139</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="O32" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P32" s="4">
         <v>0.45</v>
       </c>
       <c r="Q32" s="4">
         <v>0</v>
       </c>
       <c r="R32" s="4">
         <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>0</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>140</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="4" t="s">
         <v>141</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>142</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P33" s="4">
         <v>0.33</v>
       </c>
       <c r="Q33" s="4">
         <v>0</v>
       </c>
       <c r="R33" s="4">
         <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>0</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>143</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="4" t="s">
         <v>144</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>145</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O34" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P34" s="4">
         <v>0.45</v>
       </c>
       <c r="Q34" s="4">
         <v>0</v>
       </c>
       <c r="R34" s="4">
         <v>0</v>
       </c>
       <c r="S34" s="4">
         <v>0</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" s="3">
         <v>33</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>146</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L35" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>66</v>
+        <v>149</v>
       </c>
       <c r="N35" s="4" t="s">
-        <v>66</v>
+        <v>149</v>
       </c>
       <c r="O35" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P35" s="4">
         <v>0.45</v>
       </c>
       <c r="Q35" s="4">
         <v>0</v>
       </c>
       <c r="R35" s="4">
         <v>0</v>
       </c>
       <c r="S35" s="4">
         <v>0</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" s="3">
         <v>34</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P36" s="4">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="Q36" s="4">
         <v>0</v>
       </c>
       <c r="R36" s="4">
         <v>0</v>
       </c>
       <c r="S36" s="4">
         <v>0</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" s="3">
         <v>35</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H37" s="13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P37" s="4">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="Q37" s="4">
         <v>0</v>
       </c>
       <c r="R37" s="4">
         <v>0</v>
       </c>
       <c r="S37" s="4">
         <v>0</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" s="3">
         <v>36</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F38" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>158</v>
+        <v>71</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>158</v>
+        <v>71</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P38" s="4">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="Q38" s="4">
         <v>0</v>
       </c>
       <c r="R38" s="4">
         <v>0</v>
       </c>
       <c r="S38" s="4">
         <v>0</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" s="7" t="s">
         <v>159</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="11"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="14"/>
       <c r="I39" s="14"/>
       <c r="J39" s="14"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="8"/>
       <c r="O39" s="8">
         <v>37.15</v>
       </c>
       <c r="P39" s="8">
-        <v>0</v>
+        <v>16.67</v>
       </c>
       <c r="Q39" s="8">
-        <v>0</v>
+        <v>44.88</v>
       </c>
       <c r="R39" s="8"/>
       <c r="S39" s="8"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A39:N39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>