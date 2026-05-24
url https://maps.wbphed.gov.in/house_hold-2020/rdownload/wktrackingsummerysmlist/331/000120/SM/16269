--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -143,51 +143,51 @@
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I&amp;II and making compound lighting arrangement at T/W no. I of Margram (Zone-I&amp;II) Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015069)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000480/2023-2024</t>
   </si>
   <si>
     <t>2558/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1142/BD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
@@ -949,88 +949,88 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>3593.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>77.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>3670.2</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>77.61</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>