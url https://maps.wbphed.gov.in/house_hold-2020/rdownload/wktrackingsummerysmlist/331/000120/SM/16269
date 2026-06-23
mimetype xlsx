--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,71 @@
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1142/BD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>Payment for the quotation of New Connection of PH NO-I (Zone I) of Margram PWSS under Balurghat CCC in the District Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/03203/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-635</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Payment for the quotation of New Connection of PH NO-I (Zone II) of Margram PWSS under Balurghat CCC in the District Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/03204/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-636</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,70 +624,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -963,87 +984,205 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>3593.49</v>
       </c>
       <c r="Q6" s="4">
         <v>77.61</v>
       </c>
       <c r="R6" s="4">
         <v>2.16</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P7" s="4">
+        <v>3.47</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4.37</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>3678.04</v>
+      </c>
+      <c r="P9" s="8">
+        <v>77.61</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>2.11</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>