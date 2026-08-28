--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,141 +80,141 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>MARGRAM Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/16269</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I&amp;II and making compound lighting arrangement at T/W no. I of Margram (Zone-I&amp;II) Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015069)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000480/2023-2024</t>
+  </si>
+  <si>
+    <t>2558/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
     <t>Balurghat Division</t>
   </si>
   <si>
-    <t>MARGRAM Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>1142/BD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2022-2023</t>
   </si>
   <si>
     <t>2907/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>: Payment for the quotation of New Connection of PH NO-II of MARGRAM PWSS under BALURGHAT CCC in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>BILL/00032/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-39</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...46 lines deleted...]
-    <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-I (Zone I) of Margram PWSS under Balurghat CCC in the District Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/03203/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-635</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-I (Zone II) of Margram PWSS under Balurghat CCC in the District Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/03204/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-636</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -764,369 +764,369 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>26.14</v>
+        <v>45.44</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.13</v>
+        <v>3593.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>77.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>45.44</v>
+        <v>26.14</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>3593.49</v>
+        <v>5.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>77.61</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>2.16</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>3.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>4.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>