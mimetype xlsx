--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,77 @@
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1142/BD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>Restoration of Kamarpara - Kurmail - Chingispur Road from chainage 1.571 km to 5.625 km under Mahadipur PWSS at Balurghat Block, Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00363/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-215</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
+  </si>
+  <si>
+    <t>: Payment for the quotation of New Connection of PH NO-I of Mahadipur PWSS under Balurghat CCC in the District of Dakshin Dinajpur</t>
+  </si>
+  <si>
+    <t>BILL/03199/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-637</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,73 +648,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1026,101 +1053,219 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>3593.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>83.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>25.79</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P9" s="4">
+        <v>7.93</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>3688.46</v>
+      </c>
+      <c r="P10" s="8">
+        <v>83.16</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>2.25</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>