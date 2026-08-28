--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -119,120 +119,120 @@
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000478/2023-2024</t>
   </si>
   <si>
     <t>2557/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>02/12/2023</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>1142/BD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2022-2023</t>
   </si>
   <si>
     <t>2898/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of additional distribution of pipeline for the left out area, and allied works within command area of Mahadipur Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>1911/BD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>EIGHTY EIGHT CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-II of Mahadipur PWSS under Balurghat CCC in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>BILL/01069/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-296</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...22 lines deleted...]
-    <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Restoration of Kamarpara - Kurmail - Chingispur Road from chainage 1.571 km to 5.625 km under Mahadipur PWSS at Balurghat Block, Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00363/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-215</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>: Payment for the quotation of New Connection of PH NO-I of Mahadipur PWSS under Balurghat CCC in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>BILL/03199/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-637</t>
   </si>
@@ -851,259 +851,259 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.04</v>
+        <v>3593.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>83.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.31</v>
+        <v>23.04</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.07</v>
+        <v>6.31</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3593.49</v>
+        <v>5.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>83.16</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>2.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
@@ -1165,51 +1165,51 @@
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>7.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>