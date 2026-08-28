--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,177 +80,177 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Harirampur</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>BARTAKKIGRAM PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15483</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Bartakkigram Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012731)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000350/2023-2024</t>
+  </si>
+  <si>
+    <t>2340/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
     <t>Balurghat Division</t>
   </si>
   <si>
-    <t>BARTAKKIGRAM PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 500 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for implementation of Bartakkigram Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000093/2023-2024</t>
+  </si>
+  <si>
+    <t>1086/BD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>DIPESH BHOWMIK</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2022-2023</t>
   </si>
   <si>
     <t>2888/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...23 lines deleted...]
-    <t>NUPUR CHANDRA HALDER</t>
+    <t>Laying of additional distribution pipeline for the left out area , construction of approach road and other allied works within command area of Bartakkigram Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000175/2024-2025</t>
+  </si>
+  <si>
+    <t>2074/BD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>BISWARUP SAHA</t>
   </si>
   <si>
     <t>RTOR000003/2024-2025</t>
   </si>
   <si>
     <t>1836/BD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-II of Bartakkigram PWSS under Harirampur CCC</t>
   </si>
   <si>
     <t>BILL/03665/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-637</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-I of Bartakkigram PWSS under Harirampur CCC.</t>
   </si>
   <si>
     <t>BILL/03664/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-636</t>
-  </si>
-[...40 lines deleted...]
-    <t>BISWARUP SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -779,475 +779,475 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>37.69</v>
+        <v>38.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>38.61</v>
+        <v>822.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>561</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.19</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>25.78</v>
+        <v>37.69</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.03</v>
+        <v>56.99</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>3.04</v>
+        <v>25.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>822.67</v>
+        <v>3.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>56.99</v>
+        <v>3.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>987.81</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>578.94</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>58.61</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>