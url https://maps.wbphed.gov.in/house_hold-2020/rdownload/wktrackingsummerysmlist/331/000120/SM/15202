--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -170,51 +170,51 @@
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>M/S. A.D. ENTERPRISE</t>
   </si>
   <si>
     <t>Ground Water based Mini Piped Water Supply Scheme for Suripukur Mouza i.c.w. Retrofitting of Jaharpur PWSS at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RWS,Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>Junior Engineer (Civil),Junior Engineer 1 Sadar</t>
   </si>
   <si>
     <t>ORD/000240/2022-2023</t>
   </si>
   <si>
     <t>3944/BD</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
-    <t>10/12/2025</t>
+    <t>24/01/2026</t>
   </si>
   <si>
     <t>SARADA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -769,54 +769,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>44.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>3.81</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -828,54 +828,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>9.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.38</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -889,54 +889,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>8.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -984,54 +984,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>97.97</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>19.56</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>19.97</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>