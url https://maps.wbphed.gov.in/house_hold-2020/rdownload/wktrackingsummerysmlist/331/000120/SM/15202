--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -131,93 +131,93 @@
   <si>
     <t>13/11/2020</t>
   </si>
   <si>
     <t>MAA KAMAKKHA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum work order for the work of Providing left out Functional House Hold Tap connection to make all the villages Swajal Gram under Jaharpur Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000466/2021-2022</t>
   </si>
   <si>
     <t>151/BD</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
     <t>04/03/2022</t>
   </si>
   <si>
     <t>JUVENILE ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Ground Water based Mini Piped Water Supply Scheme for Suripukur Mouza i.c.w. Retrofitting of Jaharpur PWSS at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS,Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil),Junior Engineer 1 Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000240/2022-2023</t>
+  </si>
+  <si>
+    <t>3944/BD</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>SARADA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Erection of Display Board at the entry point of different Swajal Gram (Har Ghar Jal Villages) as per departmental design and drawing in the district of Dakshin Dinajpur under Balurghat Division, PHE Dte. (For 78 nos Villages).</t>
   </si>
   <si>
     <t>Junior Engineer 1 HQ</t>
   </si>
   <si>
     <t>ORD/000072/2023-2024</t>
   </si>
   <si>
     <t>869/BD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>M/S. A.D. ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>SARADA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -865,142 +865,142 @@
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>8.22</v>
+        <v>35.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.14</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>98.96</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>35.22</v>
+        <v>8.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>97.97</v>