--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/15174</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Installation of IEP, construction of Blower room, surface drain &amp; platform including 03 months trial run for Improvement of Siala Piped Water Supply Scheme at Balurghat Block in District of Dakshin Dinajpur under Balurghat Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 1 HQ</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>437/BD</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
-    <t>15/07/2023</t>
+    <t>05/01/2025</t>
   </si>
   <si>
     <t>ZEOLITE FRESH INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>