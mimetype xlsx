--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -126,50 +126,71 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of allied pipe line &amp; restoration of damaged pipe line for providing FHTC including other related works for retrofitting of Kasba Bairhatta PWSS at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RWS</t>
   </si>
   <si>
     <t>Junior Engineer 2</t>
   </si>
   <si>
     <t>ORD/000238/2022-2023</t>
   </si>
   <si>
     <t>3928/BD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>29/04/2023</t>
   </si>
   <si>
     <t>RANJAN SARKAR</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution of pipeline for the left out area, construction of approach road and other allied works within command area of Kasba Bairhatta Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>ORD/000186/2024-2025</t>
+  </si>
+  <si>
+    <t>2538/BD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>S &amp; G CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -558,73 +579,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -778,101 +799,162 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>7.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.75</v>
       </c>
       <c r="S4" s="4">
         <v>72</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>33.94</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>15</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>41.75</v>
+      </c>
+      <c r="P6" s="8">
+        <v>4.97</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>11.9</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>