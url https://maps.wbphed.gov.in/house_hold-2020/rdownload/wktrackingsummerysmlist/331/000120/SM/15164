--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Restoration of Pipe Line for Retrofitting of FHTC under Kasba Bairhatta Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Jal Jeevan Mission (JJM).</t>
   </si>
   <si>
     <t>SM/15164</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of allied pipe line &amp; restoration of damaged pipe line for providing FHTC including other related works for retrofitting of Kasba Bairhatta PWSS at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2</t>
+  </si>
+  <si>
+    <t>ORD/000238/2022-2023</t>
+  </si>
+  <si>
+    <t>3928/BD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>29/04/2023</t>
+  </si>
+  <si>
+    <t>RANJAN SARKAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2023-2024</t>
   </si>
   <si>
     <t>839/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>RANJAN SARKAR</t>
   </si>
   <si>
     <t>Laying of additional distribution of pipeline for the left out area, construction of approach road and other allied works within command area of Kasba Bairhatta Piped Water Supply Scheme at Harirampur Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>ORD/000186/2024-2025</t>
   </si>
   <si>
     <t>2538/BD</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>S &amp; G CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -717,173 +717,173 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.37</v>
+        <v>7.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.75</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>7.44</v>
+        <v>0.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>66.75</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>33.94</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>