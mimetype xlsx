--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,71 @@
     <t>2551/MLMD</t>
   </si>
   <si>
     <t>02/12/2023</t>
   </si>
   <si>
     <t>SUBRATA KUMAR DAS.</t>
   </si>
   <si>
     <t>Sinking of tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 500 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Repairing &amp; Construction of Pump House &amp; Blower Room, Installation of IEP, Construction of Boundary Wall, Construction &amp; Restoration of CC Road for Augmentation of Hili Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000092/2023-2024</t>
   </si>
   <si>
     <t>1026/BD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>NILKAMAL BASAK</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Hili &amp; Tapan Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>1942/BD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>M/S. A.D. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -826,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003295116</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -944,54 +965,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>28.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>22.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>76.61</v>
       </c>
       <c r="S5" s="4">
         <v>77</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1005,54 +1026,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>12.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.64</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.26</v>
       </c>
       <c r="S6" s="4">
         <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1066,54 +1087,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>13.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>57.46</v>
       </c>
       <c r="S7" s="4">
         <v>48</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1184,54 +1205,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>11.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.09</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>85.17</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1245,101 +1266,162 @@
       <c r="I10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>630.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>257.95</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>40.94</v>
       </c>
       <c r="S10" s="4">
         <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>1.13</v>
+      </c>
+      <c r="R11" s="4">
+        <v>29.63</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>827.24</v>
+      </c>
+      <c r="P12" s="8">
+        <v>314.29</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>37.99</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>