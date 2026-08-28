--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,213 +89,213 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Hili Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/13831</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Augmentation of Hili Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015982)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000458/2023-2024</t>
+  </si>
+  <si>
+    <t>2551/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II, making compound lighting arrangement at T/W no. I of Augmentation of Hili Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015982)</t>
+  </si>
+  <si>
+    <t>ORD/000457/2023-2024</t>
+  </si>
+  <si>
+    <t>2550/MLMD</t>
+  </si>
+  <si>
+    <t>21/12/2025</t>
+  </si>
+  <si>
+    <t>MANIK CHANDRA SAHA.</t>
+  </si>
+  <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Sinking of tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 500 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Repairing &amp; Construction of Pump House &amp; Blower Room, Installation of IEP, Construction of Boundary Wall, Construction &amp; Restoration of CC Road for Augmentation of Hili Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer Hili</t>
+  </si>
+  <si>
+    <t>ORD/000092/2023-2024</t>
+  </si>
+  <si>
+    <t>1026/BD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>NILKAMAL BASAK</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type village wise Scheme Information Board at different Piped Water Supply Schemes under JJM as per departmental design and drawing for Balurghat, Hili, Tapan &amp; Kumarganj Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000188/2023-2024</t>
+  </si>
+  <si>
+    <t>2069/BD</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>M.A. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Dismantling of existing dilapidated 340.50 Cum capacity OHR for facilitating the construction of Proposed OHR under JJM at Head Work Site of Hili Piped Water Supply Scheme at Hili Block, in the District of Dakshin Dinajpur, under Balurghat Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000165/2023-2024</t>
+  </si>
+  <si>
+    <t>1633/BD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>M/S. S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Hili, Hili C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002008/2023-2024</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2022-2023</t>
   </si>
   <si>
     <t>3495/BD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II, making compound lighting arrangement at T/W no. I of Augmentation of Hili Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015982)</t>
-[...59 lines deleted...]
-    <t>M/S. S. CONSTRUCTION</t>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Hili &amp; Tapan Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>1942/BD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>M/S. A.D. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000048/2023-2024</t>
   </si>
   <si>
     <t>37/BD</t>
   </si>
   <si>
     <t>09/01/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>M/S. A.D. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,553 +831,553 @@
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4">
-        <v>4003295116</v>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.74</v>
+        <v>11.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.74</v>
+        <v>10.09</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>85.17</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>106.52</v>
+        <v>28.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.04</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.61</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>28.77</v>
+        <v>630.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>22.04</v>
+        <v>257.95</v>
       </c>
       <c r="R5" s="4">
-        <v>76.61</v>
+        <v>40.94</v>
       </c>
       <c r="S5" s="4">
-        <v>77</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>12.1</v>
       </c>
       <c r="Q6" s="4">
         <v>11.64</v>
       </c>
       <c r="R6" s="4">
         <v>96.26</v>
       </c>
       <c r="S6" s="4">
         <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>13.38</v>
       </c>
       <c r="Q7" s="4">
         <v>7.69</v>
       </c>
       <c r="R7" s="4">
         <v>57.46</v>
       </c>
       <c r="S7" s="4">
         <v>48</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003295116</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>17.03</v>
+        <v>3.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>11.85</v>
+        <v>106.52</v>
       </c>
       <c r="Q9" s="4">
-        <v>10.09</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>85.17</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>630.03</v>
+        <v>3.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>257.95</v>
+        <v>1.13</v>
       </c>
       <c r="R10" s="4">
-        <v>40.94</v>
+        <v>29.63</v>
       </c>
       <c r="S10" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>3.83</v>
+        <v>17.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.13</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>29.63</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>827.24</v>