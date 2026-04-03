--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -122,93 +122,90 @@
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 400 Cum capacity OHR with 20m Staging Height including Soil Investigation, Repairing and Renovation work of Existing Pump House, Construction of new Pump House, Boundary Wall &amp; Approach Road for implementation of Augmentation of Dhiltail Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000231/2022-2023</t>
   </si>
   <si>
     <t>3904/BD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>13/11/2025</t>
   </si>
   <si>
     <t>ASHOK MITRA</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Augmentation of Dhiltail Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015236)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000445/2023-2024</t>
   </si>
   <si>
     <t>2545/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II, making compound lighting arrangement at T/W no. I of Augmentation of Dhiltail Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015236)</t>
   </si>
   <si>
     <t>ORD/000444/2023-2024</t>
   </si>
   <si>
     <t>2455/MLMD</t>
-  </si>
-[...1 lines deleted...]
-    <t>13/11/2025</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>RTOR000074/2023-2024</t>
   </si>
   <si>
     <t>461/BD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>RTOR000019/2024-2025</t>
   </si>
   <si>
     <t>1312/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -951,189 +948,189 @@
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>25.21</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P7" s="4">
         <v>1.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P8" s="4">
         <v>13.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>597.73</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>