--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -835,54 +835,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>502.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>146.51</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>29.18</v>
       </c>
       <c r="S4" s="4">
         <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -896,54 +896,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>10.72</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.27</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -957,54 +957,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>25.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>53.11</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1105,54 +1105,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>597.73</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>168.83</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>28.25</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>