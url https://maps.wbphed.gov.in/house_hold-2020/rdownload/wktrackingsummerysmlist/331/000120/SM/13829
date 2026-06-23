--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -122,90 +122,93 @@
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 400 Cum capacity OHR with 20m Staging Height including Soil Investigation, Repairing and Renovation work of Existing Pump House, Construction of new Pump House, Boundary Wall &amp; Approach Road for implementation of Augmentation of Dhiltail Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>Junior Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000231/2022-2023</t>
   </si>
   <si>
     <t>3904/BD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>ASHOK MITRA</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Augmentation of Dhiltail Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015236)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000445/2023-2024</t>
+  </si>
+  <si>
+    <t>2545/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II, making compound lighting arrangement at T/W no. I of Augmentation of Dhiltail Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015236)</t>
+  </si>
+  <si>
+    <t>ORD/000444/2023-2024</t>
+  </si>
+  <si>
+    <t>2455/MLMD</t>
+  </si>
+  <si>
     <t>13/11/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>2455/MLMD</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>RTOR000074/2023-2024</t>
   </si>
   <si>
     <t>461/BD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>RTOR000019/2024-2025</t>
   </si>
   <si>
     <t>1312/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -948,189 +951,189 @@
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>25.21</v>
       </c>
       <c r="Q6" s="4">
         <v>13.39</v>
       </c>
       <c r="R6" s="4">
         <v>53.11</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P7" s="4">
         <v>1.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P8" s="4">
         <v>13.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>597.73</v>
       </c>
       <c r="P9" s="8">
         <v>168.83</v>
       </c>
       <c r="Q9" s="8">
         <v>28.25</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>