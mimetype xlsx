--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,129 +89,129 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Augmentation of Dhiltail Piped Water Supply Scheme in Banshihari Block of Dakshin Dinajpur District.</t>
   </si>
   <si>
     <t>SM/13829</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 400 Cum capacity OHR with 20m Staging Height including Soil Investigation, Repairing and Renovation work of Existing Pump House, Construction of new Pump House, Boundary Wall &amp; Approach Road for implementation of Augmentation of Dhiltail Piped Water Supply Scheme at Banshihari Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000231/2022-2023</t>
+  </si>
+  <si>
+    <t>3904/BD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>ASHOK MITRA</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Augmentation of Dhiltail Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015236)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000445/2023-2024</t>
+  </si>
+  <si>
+    <t>2545/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II, making compound lighting arrangement at T/W no. I of Augmentation of Dhiltail Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015236)</t>
+  </si>
+  <si>
+    <t>ORD/000444/2023-2024</t>
+  </si>
+  <si>
+    <t>2455/MLMD</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000076/2022-2023</t>
   </si>
   <si>
     <t>3491/BD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...64 lines deleted...]
-    <t>J.D.J. ENTERPRISE. A UNIT OF JDJ TRADERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>RTOR000074/2023-2024</t>
   </si>
   <si>
     <t>461/BD</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>RTOR000019/2024-2025</t>
   </si>
   <si>
     <t>1312/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -756,363 +756,363 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>44.15</v>
+        <v>502.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>146.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>29.18</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>502.17</v>
+        <v>10.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>146.51</v>
+        <v>8.93</v>
       </c>
       <c r="R4" s="4">
-        <v>29.18</v>
+        <v>83.27</v>
       </c>
       <c r="S4" s="4">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>10.72</v>
+        <v>25.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.93</v>
+        <v>13.39</v>
       </c>
       <c r="R5" s="4">
-        <v>83.27</v>
+        <v>53.11</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>25.21</v>
+        <v>44.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.39</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>53.11</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>1.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
         <v>13.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>