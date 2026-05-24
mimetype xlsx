--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -272,51 +272,51 @@
   <si>
     <t>2703/BD</t>
   </si>
   <si>
     <t>21/12/2022</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Rising Main, Providing FHTC, Repairing of 300 Cum capacity OHR with 20m Staging Height, Repairing of Pump House &amp; Blower Room, Construction of Boundary Wall, Construction &amp; Restoration of CC Road for Augmentation of K.D. Trimohini Zone-I Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000223/2022-2023</t>
   </si>
   <si>
     <t>3819/BD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
-    <t>12/03/2025</t>
+    <t>10/07/2025</t>
   </si>
   <si>
     <t>VENUS CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of Rising Main, Providing FHTC, Construction of 600 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Repairing of Pump House &amp; Blower Room, Installation of IEP, Construction of Boundary Wall, Construction &amp; Restoration of CC Road for Augmentation of K.D. Trimohini Zone-II Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RWS</t>
   </si>
   <si>
     <t>ORD/000098/2023-2024</t>
   </si>
   <si>
     <t>1094/BD</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>MINATI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution pipe line for augmentation of K.D. Trimohini pipe Water Supply Scheme(Zone-I) at Hili Dev. Block in the district of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
@@ -904,54 +904,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>23.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>59.39</v>
       </c>
       <c r="S3" s="4">
         <v>59</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1026,54 +1026,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4">
         <v>4003286546</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>4.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1258,54 +1258,54 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>18.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.87</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.98</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1490,54 +1490,54 @@
       <c r="I13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>659.64</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>160.45</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>24.32</v>
       </c>
       <c r="S13" s="4">
         <v>18</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1551,54 +1551,54 @@
       <c r="I14" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>119.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>32.27</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>27.02</v>
       </c>
       <c r="S14" s="4">
         <v>45</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1612,54 +1612,54 @@
       <c r="I15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>446.32</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>40.43</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>9.06</v>
       </c>
       <c r="S15" s="4">
         <v>12</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1673,88 +1673,88 @@
       <c r="I16" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>376.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>279.44</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>74.14</v>
       </c>
       <c r="S16" s="4">
         <v>78</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1875.85</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>546.7</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>29.14</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>