--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,92 @@
     <t>ORD/000098/2023-2024</t>
   </si>
   <si>
     <t>1094/BD</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>MINATI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution pipe line for augmentation of K.D. Trimohini pipe Water Supply Scheme(Zone-I) at Hili Dev. Block in the district of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000157/2022-2023</t>
   </si>
   <si>
     <t>2702/BD</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>M/S. JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Payment for the quotation of PH NO-III of K.D Trimohini (Zone-II)PWSS under Hili CCC.</t>
+  </si>
+  <si>
+    <t>BILL/02755/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-617</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Restoration Hard Sholder for Trimohini Dhanhati To Maniko From Ch-0.00 Km to 2.50 Km at Hili Block under KD Trimohini Z-II Piped Water supply Scheme in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00506/2024-2025</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>Restoration Hard Sholder for Trimohini Bazar to Srirampur CPWD Road via Lalpur Ch-0.00 Km to 1.99 Km at Hili Block under KD Trimohini Z-II Piped Water supply Scheme in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00505/2024-2025</t>
+  </si>
+  <si>
+    <t>Payment for the quotation of PH NO-I of K.D Trimohini (Zone-II)PWSS under Hili CCC</t>
+  </si>
+  <si>
+    <t>BILL/02754/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-616</t>
+  </si>
+  <si>
+    <t>Restoration Hard Sholder for Dabra To Iswarpara CPWD Road From Ch-0.00 Km to 1.33 Km at Hili Block under KD Trimohini Z-II Piped Water supply Scheme in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00507/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1687,87 +1729,366 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>376.92</v>
       </c>
       <c r="Q16" s="4">
         <v>279.44</v>
       </c>
       <c r="R16" s="4">
         <v>74.14</v>
       </c>
       <c r="S16" s="4">
         <v>78</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P17" s="4">
+        <v>8.73</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P18" s="4">
+        <v>11.54</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P19" s="4">
+        <v>9.18</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P20" s="4">
+        <v>8</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P21" s="4">
+        <v>6.13</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1919.43</v>
+      </c>
+      <c r="P22" s="8">
+        <v>546.7</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>28.48</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>