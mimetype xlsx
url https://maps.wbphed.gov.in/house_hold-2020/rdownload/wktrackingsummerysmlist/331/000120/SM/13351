--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,282 +77,282 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
+    <t>Balurghat Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Kismat Dapat Trimohini Piped Water Supply Scheme (Zone - I &amp; Zone - II)</t>
+  </si>
+  <si>
+    <t>SM/13351</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line for augmentation of K.D. Trimohini Pipe Water Supply Scheme(Zone-II) at Hili Dev. Block in the district of Dakhin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer Hili</t>
+  </si>
+  <si>
+    <t>ORD/000158/2022-2023</t>
+  </si>
+  <si>
+    <t>2703/BD</t>
+  </si>
+  <si>
+    <t>21/12/2022</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line for augmentation of K.D. Trimohini pipe Water Supply Scheme(Zone-I) at Hili Dev. Block in the district of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000157/2022-2023</t>
+  </si>
+  <si>
+    <t>2702/BD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>M/S. JAN MAHAMMAD</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main, Providing FHTC, Repairing of 300 Cum capacity OHR with 20m Staging Height, Repairing of Pump House &amp; Blower Room, Construction of Boundary Wall, Construction &amp; Restoration of CC Road for Augmentation of K.D. Trimohini Zone-I Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000223/2022-2023</t>
+  </si>
+  <si>
+    <t>3819/BD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>VENUS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Kismat Dapat Trimohini Piped Water Supply Scheme (Zone - I &amp; Zone - II)</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation &amp; commissioning of electro-mechanical components at T/W no. I &amp; II, making compound lighting arrangement and installation of grid connected solar PV system with net metering at T/W no. I of Augmentation of Kismatdapat Trimohini (Zone- I) Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011528)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000118/2023-2024</t>
   </si>
   <si>
     <t>1137/MLMD</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>21/12/2028</t>
   </si>
   <si>
     <t>MANIK CHANDRA SAHA.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I, II &amp; III, making compound lighting arrangement and installation of grid connected solar PV system with net metering at T/W no. I of Augmentation of Kismatdapat Trimohini (Zone- II) Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011528)</t>
   </si>
   <si>
     <t>ORD/000625/2023-2024</t>
   </si>
   <si>
     <t>2661/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>04/02/2029</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
+    <t>Sinking of Tubewell, Laying of Rising Main, Providing FHTC, Construction of 600 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Repairing of Pump House &amp; Blower Room, Installation of IEP, Construction of Boundary Wall, Construction &amp; Restoration of CC Road for Augmentation of K.D. Trimohini Zone-II Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS</t>
+  </si>
+  <si>
+    <t>ORD/000098/2023-2024</t>
+  </si>
+  <si>
+    <t>1094/BD</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
+  </si>
+  <si>
+    <t>MINATI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Kismat Dapat Trimohini,Zone-II, Hili C.C.C in the district of Dakshin Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002009/2023-2024</t>
   </si>
   <si>
     <t>17/12/2023</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Balurghat Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000080/2022-2023</t>
   </si>
   <si>
     <t>3487/BD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000015/2023-2024</t>
   </si>
   <si>
     <t>575/BD</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>RTOR000021/2023-2024</t>
   </si>
   <si>
     <t>837/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>Sinking of 02 nos 300 mm dia X 200mm dia 81.00 mtr depth Rig Bored Tubewell for Augmentation of KD Trimohini Zone II Piped Water Supply Scheme at Hili Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer HQ</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000198/2023-2024</t>
   </si>
   <si>
     <t>92/BD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>M/S. SARKAR ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>875/BD</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
+    <t>Restoration of Teor - Binsira-Maniko- Bangalipur Road from chainage 5 KM TO 7.5 KM Km under K. D. Trimohini PWSS at Hili Block, Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00207/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-131</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
+  </si>
+  <si>
     <t>Restoration of Trimohini Dhanhati Maniko Road from chainage 2.50 KM TO 5.50 KM under K. D. Trimohini PWSS at Hili Block, Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00305/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-196</t>
   </si>
   <si>
     <t>27/11/2024</t>
-  </si>
-[...82 lines deleted...]
-    <t>M/S. JAN MAHAMMAD</t>
   </si>
   <si>
     <t>Payment for the quotation of PH NO-III of K.D Trimohini (Zone-II)PWSS under Hili CCC.</t>
   </si>
   <si>
     <t>BILL/02755/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-617</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>Restoration Hard Sholder for Trimohini Dhanhati To Maniko From Ch-0.00 Km to 2.50 Km at Hili Block under KD Trimohini Z-II Piped Water supply Scheme in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00506/2024-2025</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>Restoration Hard Sholder for Trimohini Bazar to Srirampur CPWD Road via Lalpur Ch-0.00 Km to 1.99 Km at Hili Block under KD Trimohini Z-II Piped Water supply Scheme in the District of Dakshin Dinajpur.</t>
   </si>
@@ -943,1096 +943,1096 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.34</v>
+        <v>659.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>13.86</v>
+        <v>160.45</v>
       </c>
       <c r="R3" s="4">
-        <v>59.39</v>
+        <v>24.32</v>
       </c>
       <c r="S3" s="4">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>46.8</v>
+        <v>376.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>279.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.14</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>4003286546</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>4.38</v>
+        <v>119.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.38</v>
+        <v>32.27</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>27.02</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>114.92</v>
+        <v>23.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.86</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>59.39</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>6.47</v>
+        <v>46.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>9.52</v>
+        <v>446.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>40.43</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>9.06</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4">
+        <v>4003286546</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>18.68</v>
+        <v>4.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>15.87</v>
+        <v>4.38</v>
       </c>
       <c r="R9" s="4">
-        <v>84.98</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>25.7</v>
+        <v>114.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>9.17</v>
+        <v>6.47</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>14.57</v>
+        <v>9.52</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>659.64</v>
+        <v>18.68</v>
       </c>
       <c r="Q13" s="4">
-        <v>160.45</v>
+        <v>15.87</v>
       </c>
       <c r="R13" s="4">
-        <v>24.32</v>
+        <v>84.98</v>
       </c>
       <c r="S13" s="4">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="P14" s="4">
-        <v>119.41</v>
+        <v>25.7</v>
       </c>
       <c r="Q14" s="4">
-        <v>32.27</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>27.02</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>446.32</v>
+        <v>14.57</v>
       </c>
       <c r="Q15" s="4">
-        <v>40.43</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>9.06</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>376.92</v>
+        <v>9.17</v>
       </c>
       <c r="Q16" s="4">
-        <v>279.44</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>74.14</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="P17" s="4">
         <v>8.73</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L18" s="4"/>
       <c r="M18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="P18" s="4">
         <v>11.54</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L19" s="4"/>
       <c r="M19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="P19" s="4">
         <v>9.18</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="P20" s="4">
         <v>8</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L21" s="4"/>
       <c r="M21" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="P21" s="4">
         <v>6.13</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>