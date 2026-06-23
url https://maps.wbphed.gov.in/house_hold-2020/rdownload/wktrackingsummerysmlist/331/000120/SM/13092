--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,59 @@
     <t>CREATIVE WATER &amp; PROCESS TECH. PVT. LTD.</t>
   </si>
   <si>
     <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1142/BD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>Payment for new Connection of PH-II of sobrashyampur PWSS under Balurghat CCC in the district of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00474/2025-2026</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1017,101 +1026,160 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>3593.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>89.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4">
+        <v>124</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.96</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>3663.44</v>
+      </c>
+      <c r="P9" s="8">
+        <v>89.06</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>2.43</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>