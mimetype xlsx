--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -80,150 +80,150 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>SOBRASYAMPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/13092</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Sobrasyampur Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014531)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2379/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER &amp; PROCESS TECH. PVT. LTD.</t>
+  </si>
+  <si>
     <t>Balurghat Division</t>
   </si>
   <si>
-    <t>SOBRASYAMPUR PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>1142/BD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000044/2022-2023</t>
   </si>
   <si>
     <t>2908/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000028/2024-2025</t>
   </si>
   <si>
     <t>2311/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment for the quotation of New Connection of PH NO-I of Sobrashyampur PWSS under Balurghat CCC in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>BILL/03725/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-702</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...46 lines deleted...]
-    <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Payment for new Connection of PH-II of sobrashyampur PWSS under Balurghat CCC in the district of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00474/2025-2026</t>
   </si>
   <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -761,412 +761,412 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.37</v>
+        <v>25.31</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" s="4">
+        <v>3593.49</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>66.36</v>
+      </c>
+      <c r="R4" s="4">
+        <v>1.85</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.68</v>
+        <v>15.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>25.31</v>
+        <v>17.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>3593.49</v>
+        <v>7.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>89.06</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>2.48</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4">
         <v>124</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>3.96</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>3663.44</v>
       </c>
       <c r="P9" s="8">
-        <v>89.06</v>
+        <v>66.36</v>
       </c>
       <c r="Q9" s="8">
-        <v>2.43</v>
+        <v>1.81</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>