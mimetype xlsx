--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,71 @@
     <t>10/08/2023</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>M/S. KUNDU CONSTRACTION</t>
   </si>
   <si>
     <t>Laying of additional distribution of pipeline for the left out area, and other allied works within command area of Bolla Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000195/2024-2025</t>
   </si>
   <si>
     <t>48/BD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>M/S PINKI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Balurghat Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000131/2024-2025</t>
+  </si>
+  <si>
+    <t>1906/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>R.P. CHOUDHURY CONSTRUCTION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1114,54 +1135,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>2425.67</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>86.55</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>3.57</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1177,54 +1198,54 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>28.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.07</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>67.18</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1254,87 +1275,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>31.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.55</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>2.47</v>
+      </c>
+      <c r="R11" s="4">
+        <v>28.89</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>2575.93</v>
+      </c>
+      <c r="P12" s="8">
+        <v>108.09</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>4.2</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>