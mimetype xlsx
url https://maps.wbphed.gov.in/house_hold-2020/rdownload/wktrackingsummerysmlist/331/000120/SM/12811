--- v3 (2026-05-25)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,62 @@
     <t>21/05/2025</t>
   </si>
   <si>
     <t>M/S PINKI CONSTRUCTION</t>
   </si>
   <si>
     <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Balurghat Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2 HQ</t>
   </si>
   <si>
     <t>ORD/000131/2024-2025</t>
   </si>
   <si>
     <t>1906/BD</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>R.P. CHOUDHURY CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Charges for Wayleave/Track crossing by MS Casing Pipeline of 600 mm Dia. (9.5 mm Thick) for passing of MS Carrier Pipeline of 200 mm Dia. For Bolla Piped Water Supply Scheme [SM/12811] under Jal Jeevan Mission between Stn. Rampur Bazar (RMPB) - Mallickpur Hat (MKRH) at Km. 73/6-7 at a depth of 2.0 meter from ground level of EKI-BLGT section by PHED, Balurghat Division, West Bengal.</t>
+  </si>
+  <si>
+    <t>BILL/00319/2025-2026</t>
+  </si>
+  <si>
+    <t>08/10/2025</t>
+  </si>
+  <si>
+    <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS), NORTHEAST FRONTIER RAILWAY KATIHAR DIVISION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,73 +687,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="96.690674" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1338,87 +1350,144 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>8.55</v>
       </c>
       <c r="Q11" s="4">
         <v>2.47</v>
       </c>
       <c r="R11" s="4">
         <v>28.89</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>2581.94</v>
+      </c>
+      <c r="P13" s="8">
+        <v>108.09</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>4.19</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>