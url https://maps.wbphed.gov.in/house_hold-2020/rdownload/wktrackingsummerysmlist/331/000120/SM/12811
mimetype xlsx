--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,201 +92,201 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>BOLLA Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/12811</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Bolla (2) Durlabhpur (3) Boaldar (4) Trikul at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>821/BD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Bolla Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014315)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000605/2023-2024</t>
+  </si>
+  <si>
+    <t>2650/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2026</t>
+  </si>
+  <si>
+    <t>M/S. KUNDU CONSTRACTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2022-2023</t>
   </si>
   <si>
     <t>2901/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Jack Pushing of M.S. pipe of 200 mm dia. Through 600 mm dia R.C.C. Hume pipe (NP4)/ M.S. pipe by Hydraulic Jacking Technique method across Railway Track near Basanti tala (KM/TP -73/6- 73/7) between Rampur Bazar(RMPB) and Mallickpur Hat(MKRH) station for Bolla Piped Water Supply Scheme in the Disrtict of Dakshin Dinajpur under Balurghat Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000179/2024-2025</t>
   </si>
   <si>
     <t>2310/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>M/S. TRILOCHAN CONSTRUCTION CO.</t>
   </si>
   <si>
+    <t>Erection of Permanent Type Land Demarcation Board within the Premises of different PWSS at Balurghat Block in the Disitrict of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 HQ</t>
+  </si>
+  <si>
+    <t>ORD/000131/2024-2025</t>
+  </si>
+  <si>
+    <t>1906/BD</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>R.P. CHOUDHURY CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>RTOR000025/2024-2025</t>
   </si>
   <si>
     <t>2317/BD</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment for the quotation of New Connection of PH NO-II of Bolla PWSS under Patiram CCC in the District of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01519/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-377</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Payment for the quotation of New Connection of PH NO-I of Bolla PWSS under Patiram CCC in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>BILL/01520/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-378</t>
   </si>
   <si>
-    <t>Implementation of Different Piped Water Supply Scheme namely (1) Bolla (2) Durlabhpur (3) Boaldar (4) Trikul at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Laying of additional distribution of pipeline for the left out area, and other allied works within command area of Bolla Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000195/2024-2025</t>
   </si>
   <si>
     <t>48/BD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
-    <t>21/05/2025</t>
+    <t>19/08/2025</t>
   </si>
   <si>
     <t>M/S PINKI CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>R.P. CHOUDHURY CONSTRUCTION.</t>
   </si>
   <si>
     <t>Charges for Wayleave/Track crossing by MS Casing Pipeline of 600 mm Dia. (9.5 mm Thick) for passing of MS Carrier Pipeline of 200 mm Dia. For Bolla Piped Water Supply Scheme [SM/12811] under Jal Jeevan Mission between Stn. Rampur Bazar (RMPB) - Mallickpur Hat (MKRH) at Km. 73/6-7 at a depth of 2.0 meter from ground level of EKI-BLGT section by PHED, Balurghat Division, West Bengal.</t>
   </si>
   <si>
     <t>BILL/00319/2025-2026</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS), NORTHEAST FRONTIER RAILWAY KATIHAR DIVISION.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -827,566 +827,566 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>2425.67</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>86.55</v>
+      </c>
+      <c r="R3" s="4">
+        <v>3.57</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>28.27</v>
+        <v>28.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>67.18</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>19.99</v>
+        <v>25.57</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.98</v>
+        <v>28.27</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>3.74</v>
+        <v>8.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>28.89</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>2425.67</v>
+        <v>19.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>86.55</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>3.57</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>28.39</v>
+        <v>3.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>19.07</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>67.18</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>31.76</v>
+        <v>3.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>8.55</v>
+        <v>31.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.47</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>28.89</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>