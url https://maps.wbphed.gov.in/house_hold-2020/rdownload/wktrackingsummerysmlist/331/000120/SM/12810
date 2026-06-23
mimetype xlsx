--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,62 @@
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1142/BD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>Patiram Rotary to Trimahini road via Thakurpura (MDR) from ch 0.00 KM to 19.450 KM- Restoration of hard shoulder at different stretches under Dakshin Dinajpur Division P.W.Dte. for laying of pipe line under Balurghat Division, P.H.E. Dte. in the district of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00492/2024-2025</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR DIVISION, PWD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,73 +651,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1099,54 +1111,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>28.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>55.57</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1162,101 +1174,158 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>3593.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>163.39</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>1.13</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>3694.84</v>
+      </c>
+      <c r="P11" s="8">
+        <v>179.12</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>4.85</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>