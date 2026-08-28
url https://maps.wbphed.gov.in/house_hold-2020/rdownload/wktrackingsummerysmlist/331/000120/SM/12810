--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -80,177 +80,177 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>DASUL Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/12810</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Dasul Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014362)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000368/2023-2024</t>
+  </si>
+  <si>
+    <t>2374/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Balurghat Division</t>
   </si>
   <si>
-    <t>DASUL Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>1142/BD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2022-2023</t>
   </si>
   <si>
     <t>2897/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of additional distribution of pipeline for the left out area, and other allied works within command area of Dasul Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000163/2024-2025</t>
   </si>
   <si>
     <t>2232/BD</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>ABHIJIT HAZRA</t>
   </si>
   <si>
     <t>RTOR000029/2024-2025</t>
   </si>
   <si>
     <t>2323/BD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Payment for the quotation of New Connection of PH NO-I of Dasul PWSS under Patiram CCC in the District of Dakshin Dinajpur</t>
+  </si>
+  <si>
+    <t>BILL/00037/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-49</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>: Payment for the quotation of New Connection of PH NO-II of Dasul PWSS under Patiram CCC in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>BILL/00038/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-50</t>
-  </si>
-[...61 lines deleted...]
-    <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Patiram Rotary to Trimahini road via Thakurpura (MDR) from ch 0.00 KM to 19.450 KM- Restoration of hard shoulder at different stretches under Dakshin Dinajpur Division P.W.Dte. for laying of pipe line under Balurghat Division, P.H.E. Dte. in the district of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00492/2024-2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR DIVISION, PWD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -791,458 +791,458 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.08</v>
+        <v>28.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>55.57</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.28</v>
+        <v>3593.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>163.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>17.3</v>
+        <v>25.08</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.32</v>
+        <v>23.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.93</v>
+        <v>17.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>28.31</v>
+        <v>2.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.73</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>55.57</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3593.49</v>
+        <v>3.32</v>
       </c>
       <c r="Q9" s="4">
-        <v>163.39</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>4.55</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>