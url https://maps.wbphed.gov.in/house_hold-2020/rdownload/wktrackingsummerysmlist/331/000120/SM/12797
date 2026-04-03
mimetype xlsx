--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -167,51 +167,51 @@
   <si>
     <t>31/BD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 250 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for Augmentation of Kushmandi Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RWS,Assistant Engineer Sadar</t>
   </si>
   <si>
     <t>Junior Engineer Kushmandi</t>
   </si>
   <si>
     <t>ORD/000070/2023-2024</t>
   </si>
   <si>
     <t>825/BD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>01/09/2026</t>
   </si>
   <si>
     <t>DIPESH BHOWMIK</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II, making compound lighting arrangement at T/W no. I of Augmentation of Kushmandi Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014720)</t>
   </si>
   <si>
     <t>ORD/000460/2023-2024</t>
   </si>
   <si>
     <t>2553/MLMD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Repairing of Pump House, IEP Blower room and other allied works for HW site and 2nd TW site of Augmentation of Kushmandi Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>