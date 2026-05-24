--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -859,54 +859,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>11.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.74</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1034,54 +1034,54 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>691.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>352.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>50.99</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1095,54 +1095,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>24.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>20.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>83.69</v>
       </c>
       <c r="S8" s="4">
         <v>83</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1190,54 +1190,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>815.3</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>382.62</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>46.93</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>