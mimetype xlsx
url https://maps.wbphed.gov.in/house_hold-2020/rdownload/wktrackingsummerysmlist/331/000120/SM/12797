--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,65 @@
     <t>29/10/2025</t>
   </si>
   <si>
     <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Repairing of Pump House, IEP Blower room and other allied works for HW site and 2nd TW site of Augmentation of Kushmandi Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000170/2024-2025</t>
   </si>
   <si>
     <t>2269/BD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>M.A. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Payment for the quotation of PH NO-III of Kushmandi PWSS under Kushmandi CCC</t>
+  </si>
+  <si>
+    <t>BILL/02720/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-590</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,70 +654,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1170,87 +1185,144 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>19.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.49</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>819.78</v>
+      </c>
+      <c r="P11" s="8">
+        <v>382.62</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>46.67</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>