--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,168 +89,168 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Kushmandi Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/12797</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of Tubewell, Laying of Rising Main &amp; Distribution System, Providing FHTC, Construction of 250 Cum capacity OHR with 20m Staging Height including with Soil Investigation, Pump House, Boundary Wall &amp; Approach Road for Augmentation of Kushmandi Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS,Assistant Engineer Sadar</t>
+  </si>
+  <si>
+    <t>Junior Engineer Kushmandi</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>825/BD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>DIPESH BHOWMIK</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Augmentation of Kushmandi Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014720)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000464/2023-2024</t>
+  </si>
+  <si>
+    <t>2554/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>SOVON KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II, making compound lighting arrangement at T/W no. I of Augmentation of Kushmandi Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014720)</t>
+  </si>
+  <si>
+    <t>ORD/000460/2023-2024</t>
+  </si>
+  <si>
+    <t>2553/MLMD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000077/2022-2023</t>
   </si>
   <si>
     <t>3490/BD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...23 lines deleted...]
-    <t>SOVON KUMAR DAS.</t>
+    <t>Repairing of Pump House, IEP Blower room and other allied works for HW site and 2nd TW site of Augmentation of Kushmandi Piped Water Supply Scheme at Kushmandi Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000170/2024-2025</t>
+  </si>
+  <si>
+    <t>2269/BD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>M.A. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
   </si>
   <si>
     <t>876/BD</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>RTOR000047/2023-2024</t>
   </si>
   <si>
     <t>31/BD</t>
   </si>
   <si>
     <t>09/01/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>M.A. ENTERPRISE</t>
   </si>
   <si>
     <t>Payment for the quotation of PH NO-III of Kushmandi PWSS under Kushmandi CCC</t>
   </si>
   <si>
     <t>BILL/02720/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-590</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -792,452 +792,452 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>20.15</v>
+        <v>691.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>352.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>11.46</v>
       </c>
       <c r="Q4" s="4">
         <v>9.71</v>
       </c>
       <c r="R4" s="4">
         <v>84.74</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>33.16</v>
+        <v>24.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.69</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>15.68</v>
+        <v>20.15</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>691.66</v>
+        <v>19.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>352.69</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>50.99</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>24.16</v>
+        <v>33.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>20.22</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>83.69</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="P9" s="4">
-        <v>19.03</v>
+        <v>15.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">