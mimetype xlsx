--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -170,51 +170,51 @@
   <si>
     <t>BILL/00036/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-54</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Jantigram Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014494)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000369/2023-2024</t>
   </si>
   <si>
     <t>2376/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
-    <t>26/06/2026</t>
+    <t>23/12/2026</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1142/BD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
@@ -1031,54 +1031,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>26.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.25</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>72.44</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1094,88 +1094,88 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>3593.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>265.99</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>7.4</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>3678</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>285.24</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>7.76</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>