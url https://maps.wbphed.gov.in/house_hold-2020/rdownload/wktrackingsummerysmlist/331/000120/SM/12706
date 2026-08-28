--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -80,168 +80,168 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>DAKSHIN DINAJPUR</t>
   </si>
   <si>
     <t>Balurghat</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>JANTIGRAM Piped Water Supply Scheme at Balurghat Block, under Balughat Division PHE Dte. in the District of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>SM/12706</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Jantigram Water Supply Scheme in the District of Dakshin Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014494)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-01</t>
+  </si>
+  <si>
+    <t>ORD/000369/2023-2024</t>
+  </si>
+  <si>
+    <t>2376/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>23/12/2026</t>
+  </si>
+  <si>
+    <t>ANIMA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Balurghat Division</t>
   </si>
   <si>
-    <t>JANTIGRAM Piped Water Supply Scheme at Balurghat Block, under Balughat Division PHE Dte. in the District of Dakshin Dinajpur.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>1142/BD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2022-2023</t>
   </si>
   <si>
     <t>2906/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of additional distribution of pipeline for the left out area, and other allied works within command area of Jantigram Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000183/2024-2025</t>
   </si>
   <si>
     <t>2454/BD</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>M/S. A.D. ENTERPRISE</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment for the quotation of New Connection of PH NO-II of Jantigram PWSS under Patiram CCC in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>BILL/00035/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-53</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>: Payment for the quotation of New Connection of PH NO-I OF Jantigram PWSS under Patiram CCC in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>BILL/00036/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-54</t>
-  </si>
-[...46 lines deleted...]
-    <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,412 +770,412 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>24.94</v>
+        <v>26.58</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>72.44</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>22.42</v>
+        <v>3593.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>145.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.51</v>
+        <v>24.94</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>6.06</v>
+        <v>22.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>26.58</v>
+        <v>4.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.25</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>72.44</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3593.49</v>
+        <v>6.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>265.99</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>7.4</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>3678</v>
       </c>
       <c r="P9" s="8">
-        <v>285.24</v>
+        <v>164.35</v>
       </c>
       <c r="Q9" s="8">
-        <v>7.76</v>
+        <v>4.47</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>