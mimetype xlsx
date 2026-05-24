--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,102 +134,84 @@
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2022-2023</t>
   </si>
   <si>
     <t>2909/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of additional distribution of pipeline for the left out area, and other allied works within command area of Barakali Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+    <t>Payment for the quotation of New Connection of PH NO-II of Barakali PWSS under Balurghat CCC in the District of Dakshin Dinajpur</t>
+  </si>
+  <si>
+    <t>BILL/03730/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-697</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>: Payment for the quotation of New Connection of PH NO-I of Barkail PWSS under Balurghat CCC in the District of Dakshin Dinajpur</t>
+  </si>
+  <si>
+    <t>BILL/01070/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-306</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
-  </si>
-[...43 lines deleted...]
-    <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1142/BD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -633,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -881,321 +863,258 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>22</v>
+        <v>3.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>3.66</v>
+        <v>5.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>5.56</v>
+        <v>3593.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>31.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...20 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>3645.06</v>
+      </c>
+      <c r="P8" s="8">
+        <v>31.58</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0.87</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>