--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,95 @@
     <t>05/06/2024</t>
   </si>
   <si>
     <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>1142/BD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>Restoration of Thakurpura - Teor Road from chainage 0.00 km to 1.351 km under Barakali PWSS at Balurghat Block, Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00441/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-234</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
+  </si>
+  <si>
+    <t>Patiram Rotary to Trimahini road via Thakurpura (MDR) from ch 0.00 KM to 19.450 KM- Restoration of hard shoulder at different stretches under Dakshin Dinajpur Division P.W.Dte. for laying of pipe line under Balurghat Division, P.H.E. Dte. in the district of Dakshin Dinajpur.</t>
+  </si>
+  <si>
+    <t>BILL/00494/2024-2025</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR DIVISION, PWD.</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution of pipeline for the left out area, and other allied works within command area of Barakali Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2024-2025</t>
+  </si>
+  <si>
+    <t>2283/BD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>MAYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,73 +660,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="85.979004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1034,87 +1079,266 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>3593.49</v>
       </c>
       <c r="Q7" s="4">
         <v>31.58</v>
       </c>
       <c r="R7" s="4">
         <v>0.88</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>12.46</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.32</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>22</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>3679.85</v>
+      </c>
+      <c r="P11" s="8">
+        <v>31.58</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0.86</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>