--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -119,159 +119,159 @@
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-01</t>
   </si>
   <si>
     <t>ORD/000367/2023-2024</t>
   </si>
   <si>
     <t>2373/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Balurghat Division</t>
   </si>
   <si>
+    <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>1142/BD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2022-2023</t>
   </si>
   <si>
     <t>2909/BD</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying of additional distribution of pipeline for the left out area, and other allied works within command area of Barakali Piped Water Supply Scheme at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000176/2024-2025</t>
+  </si>
+  <si>
+    <t>2283/BD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>18/08/2025</t>
+  </si>
+  <si>
+    <t>MAYA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Payment for the quotation of New Connection of PH NO-II of Barakali PWSS under Balurghat CCC in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>BILL/03730/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-697</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>: Payment for the quotation of New Connection of PH NO-I of Barkail PWSS under Balurghat CCC in the District of Dakshin Dinajpur</t>
   </si>
   <si>
     <t>BILL/01070/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-306</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
-    <t>Implementation of Different Piped Water Supply Scheme namely (1) Margram (2) Barakali (3) Sobrasyampur (4) Mahadipur (5) Uttar Khanpur (6) Dasul (7) Jantigram at Balurghat Block in the District of Dakshin Dinajpur under Balurghat Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Restoration of Thakurpura - Teor Road from chainage 0.00 km to 1.351 km under Barakali PWSS at Balurghat Block, Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00441/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-234</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR, HIGHWAY DIVISION, P.W.(ROADS) DTE.</t>
   </si>
   <si>
     <t>Patiram Rotary to Trimahini road via Thakurpura (MDR) from ch 0.00 KM to 19.450 KM- Restoration of hard shoulder at different stretches under Dakshin Dinajpur Division P.W.Dte. for laying of pipe line under Balurghat Division, P.H.E. Dte. in the district of Dakshin Dinajpur.</t>
   </si>
   <si>
     <t>BILL/00494/2024-2025</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DAKSHIN DINAJPUR DIVISION, PWD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>MAYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,469 +863,469 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>15.8</v>
+        <v>3593.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.66</v>
+        <v>15.8</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.56</v>
+        <v>22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3593.49</v>
+        <v>3.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>31.58</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>12.46</v>
+        <v>5.56</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>0.32</v>
+        <v>12.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>22</v>
+        <v>0.32</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>3679.85</v>
       </c>
       <c r="P11" s="8">
-        <v>31.58</v>
+        <v>18.15</v>
       </c>
       <c r="Q11" s="8">
-        <v>0.86</v>
+        <v>0.49</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>